--- v0 (2026-03-21)
+++ v1 (2026-07-17)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:T1052"/>
+  <dimension ref="A1:T1141"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr"/>
       <c r="B1" t="inlineStr">
         <is>
           <t>Calories</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Protein</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Morning weight</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
@@ -37618,44 +37618,3354 @@
           <t>138.1</t>
         </is>
       </c>
       <c r="D1052" t="inlineStr">
         <is>
           <t>70.7</t>
         </is>
       </c>
       <c r="E1052" t="inlineStr"/>
       <c r="F1052" t="inlineStr"/>
       <c r="G1052" t="inlineStr"/>
       <c r="H1052" t="inlineStr"/>
       <c r="I1052" t="inlineStr"/>
       <c r="J1052" t="inlineStr"/>
       <c r="K1052" t="inlineStr"/>
       <c r="L1052" t="inlineStr"/>
       <c r="M1052" t="inlineStr"/>
       <c r="N1052" t="inlineStr"/>
       <c r="O1052" t="inlineStr"/>
       <c r="P1052" t="inlineStr"/>
       <c r="Q1052" t="inlineStr"/>
       <c r="R1052" t="inlineStr"/>
       <c r="S1052" t="inlineStr"/>
       <c r="T1052" t="inlineStr"/>
     </row>
+    <row r="1053">
+      <c r="A1053" t="inlineStr">
+        <is>
+          <t>2026-03-21</t>
+        </is>
+      </c>
+      <c r="B1053" t="inlineStr">
+        <is>
+          <t>1418</t>
+        </is>
+      </c>
+      <c r="C1053" t="inlineStr">
+        <is>
+          <t>62.5</t>
+        </is>
+      </c>
+      <c r="D1053" t="inlineStr"/>
+      <c r="E1053" t="inlineStr"/>
+      <c r="F1053" t="inlineStr"/>
+      <c r="G1053" t="inlineStr"/>
+      <c r="H1053" t="inlineStr"/>
+      <c r="I1053" t="inlineStr"/>
+      <c r="J1053" t="inlineStr"/>
+      <c r="K1053" t="inlineStr"/>
+      <c r="L1053" t="inlineStr"/>
+      <c r="M1053" t="inlineStr"/>
+      <c r="N1053" t="inlineStr"/>
+      <c r="O1053" t="inlineStr"/>
+      <c r="P1053" t="inlineStr"/>
+      <c r="Q1053" t="inlineStr"/>
+      <c r="R1053" t="inlineStr"/>
+      <c r="S1053" t="inlineStr"/>
+      <c r="T1053" t="inlineStr"/>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="inlineStr">
+        <is>
+          <t>2026-03-22</t>
+        </is>
+      </c>
+      <c r="B1054" t="inlineStr">
+        <is>
+          <t>1702</t>
+        </is>
+      </c>
+      <c r="C1054" t="inlineStr">
+        <is>
+          <t>65.5</t>
+        </is>
+      </c>
+      <c r="D1054" t="inlineStr"/>
+      <c r="E1054" t="inlineStr"/>
+      <c r="F1054" t="inlineStr"/>
+      <c r="G1054" t="inlineStr"/>
+      <c r="H1054" t="inlineStr"/>
+      <c r="I1054" t="inlineStr"/>
+      <c r="J1054" t="inlineStr"/>
+      <c r="K1054" t="inlineStr"/>
+      <c r="L1054" t="inlineStr"/>
+      <c r="M1054" t="inlineStr"/>
+      <c r="N1054" t="inlineStr"/>
+      <c r="O1054" t="inlineStr"/>
+      <c r="P1054" t="inlineStr"/>
+      <c r="Q1054" t="inlineStr"/>
+      <c r="R1054" t="inlineStr"/>
+      <c r="S1054" t="inlineStr"/>
+      <c r="T1054" t="inlineStr"/>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="inlineStr">
+        <is>
+          <t>2026-03-23</t>
+        </is>
+      </c>
+      <c r="B1055" t="inlineStr">
+        <is>
+          <t>1814</t>
+        </is>
+      </c>
+      <c r="C1055" t="inlineStr">
+        <is>
+          <t>132.4</t>
+        </is>
+      </c>
+      <c r="D1055" t="inlineStr">
+        <is>
+          <t>70.6</t>
+        </is>
+      </c>
+      <c r="E1055" t="inlineStr"/>
+      <c r="F1055" t="inlineStr"/>
+      <c r="G1055" t="inlineStr"/>
+      <c r="H1055" t="inlineStr"/>
+      <c r="I1055" t="inlineStr"/>
+      <c r="J1055" t="inlineStr"/>
+      <c r="K1055" t="inlineStr"/>
+      <c r="L1055" t="inlineStr"/>
+      <c r="M1055" t="inlineStr"/>
+      <c r="N1055" t="inlineStr"/>
+      <c r="O1055" t="inlineStr"/>
+      <c r="P1055" t="inlineStr"/>
+      <c r="Q1055" t="inlineStr"/>
+      <c r="R1055" t="inlineStr"/>
+      <c r="S1055" t="inlineStr">
+        <is>
+          <t>Was 71.1 when I 1st woke up</t>
+        </is>
+      </c>
+      <c r="T1055" t="inlineStr"/>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="inlineStr">
+        <is>
+          <t>2026-03-24</t>
+        </is>
+      </c>
+      <c r="B1056" t="inlineStr">
+        <is>
+          <t>2028</t>
+        </is>
+      </c>
+      <c r="C1056" t="inlineStr">
+        <is>
+          <t>85.1</t>
+        </is>
+      </c>
+      <c r="D1056" t="inlineStr">
+        <is>
+          <t>71.3</t>
+        </is>
+      </c>
+      <c r="E1056" t="inlineStr"/>
+      <c r="F1056" t="inlineStr"/>
+      <c r="G1056" t="inlineStr"/>
+      <c r="H1056" t="inlineStr"/>
+      <c r="I1056" t="inlineStr"/>
+      <c r="J1056" t="inlineStr"/>
+      <c r="K1056" t="inlineStr"/>
+      <c r="L1056" t="inlineStr"/>
+      <c r="M1056" t="inlineStr"/>
+      <c r="N1056" t="inlineStr"/>
+      <c r="O1056" t="inlineStr"/>
+      <c r="P1056" t="inlineStr"/>
+      <c r="Q1056" t="inlineStr"/>
+      <c r="R1056" t="inlineStr"/>
+      <c r="S1056" t="inlineStr">
+        <is>
+          <t>Low calorie noodles yesterday</t>
+        </is>
+      </c>
+      <c r="T1056" t="inlineStr"/>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="B1057" t="inlineStr">
+        <is>
+          <t>2270</t>
+        </is>
+      </c>
+      <c r="C1057" t="inlineStr">
+        <is>
+          <t>145.2</t>
+        </is>
+      </c>
+      <c r="D1057" t="inlineStr"/>
+      <c r="E1057" t="inlineStr"/>
+      <c r="F1057" t="inlineStr"/>
+      <c r="G1057" t="inlineStr"/>
+      <c r="H1057" t="inlineStr"/>
+      <c r="I1057" t="inlineStr"/>
+      <c r="J1057" t="inlineStr"/>
+      <c r="K1057" t="inlineStr"/>
+      <c r="L1057" t="inlineStr"/>
+      <c r="M1057" t="inlineStr"/>
+      <c r="N1057" t="inlineStr"/>
+      <c r="O1057" t="inlineStr"/>
+      <c r="P1057" t="inlineStr"/>
+      <c r="Q1057" t="inlineStr"/>
+      <c r="R1057" t="inlineStr"/>
+      <c r="S1057" t="inlineStr"/>
+      <c r="T1057" t="inlineStr"/>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="inlineStr">
+        <is>
+          <t>2026-03-26</t>
+        </is>
+      </c>
+      <c r="B1058" t="inlineStr">
+        <is>
+          <t>1882</t>
+        </is>
+      </c>
+      <c r="C1058" t="inlineStr">
+        <is>
+          <t>127.1</t>
+        </is>
+      </c>
+      <c r="D1058" t="inlineStr"/>
+      <c r="E1058" t="inlineStr"/>
+      <c r="F1058" t="inlineStr"/>
+      <c r="G1058" t="inlineStr"/>
+      <c r="H1058" t="inlineStr"/>
+      <c r="I1058" t="inlineStr"/>
+      <c r="J1058" t="inlineStr"/>
+      <c r="K1058" t="inlineStr"/>
+      <c r="L1058" t="inlineStr"/>
+      <c r="M1058" t="inlineStr"/>
+      <c r="N1058" t="inlineStr"/>
+      <c r="O1058" t="inlineStr"/>
+      <c r="P1058" t="inlineStr"/>
+      <c r="Q1058" t="inlineStr"/>
+      <c r="R1058" t="inlineStr"/>
+      <c r="S1058" t="inlineStr"/>
+      <c r="T1058" t="inlineStr"/>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="inlineStr">
+        <is>
+          <t>2026-03-27</t>
+        </is>
+      </c>
+      <c r="B1059" t="inlineStr">
+        <is>
+          <t>2494</t>
+        </is>
+      </c>
+      <c r="C1059" t="inlineStr">
+        <is>
+          <t>154.9</t>
+        </is>
+      </c>
+      <c r="D1059" t="inlineStr">
+        <is>
+          <t>71.7</t>
+        </is>
+      </c>
+      <c r="E1059" t="inlineStr"/>
+      <c r="F1059" t="inlineStr"/>
+      <c r="G1059" t="inlineStr"/>
+      <c r="H1059" t="inlineStr"/>
+      <c r="I1059" t="inlineStr"/>
+      <c r="J1059" t="inlineStr"/>
+      <c r="K1059" t="inlineStr"/>
+      <c r="L1059" t="inlineStr"/>
+      <c r="M1059" t="inlineStr"/>
+      <c r="N1059" t="inlineStr"/>
+      <c r="O1059" t="inlineStr"/>
+      <c r="P1059" t="inlineStr"/>
+      <c r="Q1059" t="inlineStr"/>
+      <c r="R1059" t="inlineStr"/>
+      <c r="S1059" t="inlineStr">
+        <is>
+          <t>It’s the milk and measured early</t>
+        </is>
+      </c>
+      <c r="T1059" t="inlineStr"/>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="inlineStr">
+        <is>
+          <t>2026-03-28</t>
+        </is>
+      </c>
+      <c r="B1060" t="inlineStr">
+        <is>
+          <t>1169</t>
+        </is>
+      </c>
+      <c r="C1060" t="inlineStr">
+        <is>
+          <t>61.9</t>
+        </is>
+      </c>
+      <c r="D1060" t="inlineStr"/>
+      <c r="E1060" t="inlineStr"/>
+      <c r="F1060" t="inlineStr"/>
+      <c r="G1060" t="inlineStr"/>
+      <c r="H1060" t="inlineStr"/>
+      <c r="I1060" t="inlineStr"/>
+      <c r="J1060" t="inlineStr"/>
+      <c r="K1060" t="inlineStr"/>
+      <c r="L1060" t="inlineStr"/>
+      <c r="M1060" t="inlineStr"/>
+      <c r="N1060" t="inlineStr"/>
+      <c r="O1060" t="inlineStr"/>
+      <c r="P1060" t="inlineStr"/>
+      <c r="Q1060" t="inlineStr"/>
+      <c r="R1060" t="inlineStr"/>
+      <c r="S1060" t="inlineStr"/>
+      <c r="T1060" t="inlineStr"/>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="inlineStr">
+        <is>
+          <t>2026-03-29</t>
+        </is>
+      </c>
+      <c r="B1061" t="inlineStr">
+        <is>
+          <t>1653</t>
+        </is>
+      </c>
+      <c r="C1061" t="inlineStr">
+        <is>
+          <t>82.2</t>
+        </is>
+      </c>
+      <c r="D1061" t="inlineStr">
+        <is>
+          <t>71.1</t>
+        </is>
+      </c>
+      <c r="E1061" t="inlineStr"/>
+      <c r="F1061" t="inlineStr"/>
+      <c r="G1061" t="inlineStr"/>
+      <c r="H1061" t="inlineStr"/>
+      <c r="I1061" t="inlineStr"/>
+      <c r="J1061" t="inlineStr"/>
+      <c r="K1061" t="inlineStr"/>
+      <c r="L1061" t="inlineStr"/>
+      <c r="M1061" t="inlineStr"/>
+      <c r="N1061" t="inlineStr"/>
+      <c r="O1061" t="inlineStr"/>
+      <c r="P1061" t="inlineStr"/>
+      <c r="Q1061" t="inlineStr"/>
+      <c r="R1061" t="inlineStr"/>
+      <c r="S1061" t="inlineStr">
+        <is>
+          <t>Been off for a while but getting really low calorie flower soon</t>
+        </is>
+      </c>
+      <c r="T1061" t="inlineStr"/>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="inlineStr">
+        <is>
+          <t>2026-03-30</t>
+        </is>
+      </c>
+      <c r="B1062" t="inlineStr">
+        <is>
+          <t>2488</t>
+        </is>
+      </c>
+      <c r="C1062" t="inlineStr">
+        <is>
+          <t>143.5</t>
+        </is>
+      </c>
+      <c r="D1062" t="inlineStr">
+        <is>
+          <t>71.2</t>
+        </is>
+      </c>
+      <c r="E1062" t="inlineStr"/>
+      <c r="F1062" t="inlineStr"/>
+      <c r="G1062" t="inlineStr"/>
+      <c r="H1062" t="inlineStr"/>
+      <c r="I1062" t="inlineStr"/>
+      <c r="J1062" t="inlineStr"/>
+      <c r="K1062" t="inlineStr"/>
+      <c r="L1062" t="inlineStr"/>
+      <c r="M1062" t="inlineStr"/>
+      <c r="N1062" t="inlineStr"/>
+      <c r="O1062" t="inlineStr"/>
+      <c r="P1062" t="inlineStr"/>
+      <c r="Q1062" t="inlineStr"/>
+      <c r="R1062" t="inlineStr"/>
+      <c r="S1062" t="inlineStr">
+        <is>
+          <t>Got low calorie glykoma powder</t>
+        </is>
+      </c>
+      <c r="T1062" t="inlineStr"/>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="inlineStr">
+        <is>
+          <t>2026-03-31</t>
+        </is>
+      </c>
+      <c r="B1063" t="inlineStr">
+        <is>
+          <t>1405</t>
+        </is>
+      </c>
+      <c r="C1063" t="inlineStr">
+        <is>
+          <t>119.7</t>
+        </is>
+      </c>
+      <c r="D1063" t="inlineStr"/>
+      <c r="E1063" t="inlineStr"/>
+      <c r="F1063" t="inlineStr"/>
+      <c r="G1063" t="inlineStr"/>
+      <c r="H1063" t="inlineStr"/>
+      <c r="I1063" t="inlineStr"/>
+      <c r="J1063" t="inlineStr"/>
+      <c r="K1063" t="inlineStr"/>
+      <c r="L1063" t="inlineStr"/>
+      <c r="M1063" t="inlineStr"/>
+      <c r="N1063" t="inlineStr"/>
+      <c r="O1063" t="inlineStr"/>
+      <c r="P1063" t="inlineStr"/>
+      <c r="Q1063" t="inlineStr"/>
+      <c r="R1063" t="inlineStr"/>
+      <c r="S1063" t="inlineStr"/>
+      <c r="T1063" t="inlineStr"/>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="inlineStr">
+        <is>
+          <t>2026-04-01</t>
+        </is>
+      </c>
+      <c r="B1064" t="inlineStr">
+        <is>
+          <t>1838</t>
+        </is>
+      </c>
+      <c r="C1064" t="inlineStr">
+        <is>
+          <t>146.4</t>
+        </is>
+      </c>
+      <c r="D1064" t="inlineStr">
+        <is>
+          <t>70.7</t>
+        </is>
+      </c>
+      <c r="E1064" t="inlineStr"/>
+      <c r="F1064" t="inlineStr"/>
+      <c r="G1064" t="inlineStr"/>
+      <c r="H1064" t="inlineStr"/>
+      <c r="I1064" t="inlineStr"/>
+      <c r="J1064" t="inlineStr"/>
+      <c r="K1064" t="inlineStr"/>
+      <c r="L1064" t="inlineStr"/>
+      <c r="M1064" t="inlineStr"/>
+      <c r="N1064" t="inlineStr"/>
+      <c r="O1064" t="inlineStr"/>
+      <c r="P1064" t="inlineStr"/>
+      <c r="Q1064" t="inlineStr"/>
+      <c r="R1064" t="inlineStr"/>
+      <c r="S1064" t="inlineStr">
+        <is>
+          <t>starting to get hungry at night</t>
+        </is>
+      </c>
+      <c r="T1064" t="inlineStr"/>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="inlineStr">
+        <is>
+          <t>2026-04-02</t>
+        </is>
+      </c>
+      <c r="B1065" t="inlineStr">
+        <is>
+          <t>1399</t>
+        </is>
+      </c>
+      <c r="C1065" t="inlineStr">
+        <is>
+          <t>75.9</t>
+        </is>
+      </c>
+      <c r="D1065" t="inlineStr">
+        <is>
+          <t>70.2</t>
+        </is>
+      </c>
+      <c r="E1065" t="inlineStr"/>
+      <c r="F1065" t="inlineStr"/>
+      <c r="G1065" t="inlineStr"/>
+      <c r="H1065" t="inlineStr"/>
+      <c r="I1065" t="inlineStr"/>
+      <c r="J1065" t="inlineStr"/>
+      <c r="K1065" t="inlineStr"/>
+      <c r="L1065" t="inlineStr"/>
+      <c r="M1065" t="inlineStr"/>
+      <c r="N1065" t="inlineStr"/>
+      <c r="O1065" t="inlineStr"/>
+      <c r="P1065" t="inlineStr"/>
+      <c r="Q1065" t="inlineStr"/>
+      <c r="R1065" t="inlineStr"/>
+      <c r="S1065" t="inlineStr">
+        <is>
+          <t>Found out I was eating 3x more calories in rice as I was mislead the nutritional info showed cooked rice instead of raw rice status. Edited weekly data. Decided this week I wouldn’t worry too much about calories this week so I kinda actually take diet break without weight loss</t>
+        </is>
+      </c>
+      <c r="T1065" t="inlineStr"/>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="inlineStr">
+        <is>
+          <t>2026-04-03</t>
+        </is>
+      </c>
+      <c r="B1066" t="inlineStr">
+        <is>
+          <t>2152</t>
+        </is>
+      </c>
+      <c r="C1066" t="inlineStr">
+        <is>
+          <t>142.7</t>
+        </is>
+      </c>
+      <c r="D1066" t="inlineStr">
+        <is>
+          <t>69.9</t>
+        </is>
+      </c>
+      <c r="E1066" t="inlineStr"/>
+      <c r="F1066" t="inlineStr"/>
+      <c r="G1066" t="inlineStr"/>
+      <c r="H1066" t="inlineStr"/>
+      <c r="I1066" t="inlineStr"/>
+      <c r="J1066" t="inlineStr"/>
+      <c r="K1066" t="inlineStr"/>
+      <c r="L1066" t="inlineStr"/>
+      <c r="M1066" t="inlineStr"/>
+      <c r="N1066" t="inlineStr"/>
+      <c r="O1066" t="inlineStr"/>
+      <c r="P1066" t="inlineStr"/>
+      <c r="Q1066" t="inlineStr"/>
+      <c r="R1066" t="inlineStr"/>
+      <c r="S1066" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Since finding out how many calories o was having haven’t been hungry at all. Literally had my potatoe soup half in 2 days. </t>
+        </is>
+      </c>
+      <c r="T1066" t="inlineStr"/>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="inlineStr">
+        <is>
+          <t>2026-04-04</t>
+        </is>
+      </c>
+      <c r="B1067" t="inlineStr">
+        <is>
+          <t>2041</t>
+        </is>
+      </c>
+      <c r="C1067" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="D1067" t="inlineStr"/>
+      <c r="E1067" t="inlineStr"/>
+      <c r="F1067" t="inlineStr"/>
+      <c r="G1067" t="inlineStr"/>
+      <c r="H1067" t="inlineStr"/>
+      <c r="I1067" t="inlineStr"/>
+      <c r="J1067" t="inlineStr"/>
+      <c r="K1067" t="inlineStr"/>
+      <c r="L1067" t="inlineStr"/>
+      <c r="M1067" t="inlineStr"/>
+      <c r="N1067" t="inlineStr"/>
+      <c r="O1067" t="inlineStr"/>
+      <c r="P1067" t="inlineStr"/>
+      <c r="Q1067" t="inlineStr"/>
+      <c r="R1067" t="inlineStr"/>
+      <c r="S1067" t="inlineStr"/>
+      <c r="T1067" t="inlineStr"/>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="inlineStr">
+        <is>
+          <t>2026-04-05</t>
+        </is>
+      </c>
+      <c r="B1068" t="inlineStr">
+        <is>
+          <t>2103</t>
+        </is>
+      </c>
+      <c r="C1068" t="inlineStr">
+        <is>
+          <t>73.7</t>
+        </is>
+      </c>
+      <c r="D1068" t="inlineStr"/>
+      <c r="E1068" t="inlineStr"/>
+      <c r="F1068" t="inlineStr"/>
+      <c r="G1068" t="inlineStr"/>
+      <c r="H1068" t="inlineStr"/>
+      <c r="I1068" t="inlineStr"/>
+      <c r="J1068" t="inlineStr"/>
+      <c r="K1068" t="inlineStr"/>
+      <c r="L1068" t="inlineStr"/>
+      <c r="M1068" t="inlineStr"/>
+      <c r="N1068" t="inlineStr"/>
+      <c r="O1068" t="inlineStr"/>
+      <c r="P1068" t="inlineStr"/>
+      <c r="Q1068" t="inlineStr"/>
+      <c r="R1068" t="inlineStr"/>
+      <c r="S1068" t="inlineStr"/>
+      <c r="T1068" t="inlineStr"/>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="inlineStr">
+        <is>
+          <t>2026-04-06</t>
+        </is>
+      </c>
+      <c r="B1069" t="inlineStr">
+        <is>
+          <t>2118</t>
+        </is>
+      </c>
+      <c r="C1069" t="inlineStr">
+        <is>
+          <t>100.4</t>
+        </is>
+      </c>
+      <c r="D1069" t="inlineStr">
+        <is>
+          <t>70.5</t>
+        </is>
+      </c>
+      <c r="E1069" t="inlineStr"/>
+      <c r="F1069" t="inlineStr"/>
+      <c r="G1069" t="inlineStr"/>
+      <c r="H1069" t="inlineStr"/>
+      <c r="I1069" t="inlineStr"/>
+      <c r="J1069" t="inlineStr"/>
+      <c r="K1069" t="inlineStr"/>
+      <c r="L1069" t="inlineStr"/>
+      <c r="M1069" t="inlineStr"/>
+      <c r="N1069" t="inlineStr"/>
+      <c r="O1069" t="inlineStr"/>
+      <c r="P1069" t="inlineStr"/>
+      <c r="Q1069" t="inlineStr"/>
+      <c r="R1069" t="inlineStr"/>
+      <c r="S1069" t="inlineStr">
+        <is>
+          <t>This week ate a tad bit more liberally</t>
+        </is>
+      </c>
+      <c r="T1069" t="inlineStr"/>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="inlineStr">
+        <is>
+          <t>2026-04-07</t>
+        </is>
+      </c>
+      <c r="B1070" t="inlineStr">
+        <is>
+          <t>1921</t>
+        </is>
+      </c>
+      <c r="C1070" t="inlineStr">
+        <is>
+          <t>147.4</t>
+        </is>
+      </c>
+      <c r="D1070" t="inlineStr"/>
+      <c r="E1070" t="inlineStr"/>
+      <c r="F1070" t="inlineStr"/>
+      <c r="G1070" t="inlineStr"/>
+      <c r="H1070" t="inlineStr"/>
+      <c r="I1070" t="inlineStr"/>
+      <c r="J1070" t="inlineStr"/>
+      <c r="K1070" t="inlineStr"/>
+      <c r="L1070" t="inlineStr"/>
+      <c r="M1070" t="inlineStr"/>
+      <c r="N1070" t="inlineStr"/>
+      <c r="O1070" t="inlineStr"/>
+      <c r="P1070" t="inlineStr"/>
+      <c r="Q1070" t="inlineStr"/>
+      <c r="R1070" t="inlineStr"/>
+      <c r="S1070" t="inlineStr"/>
+      <c r="T1070" t="inlineStr"/>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="inlineStr">
+        <is>
+          <t>2026-04-08</t>
+        </is>
+      </c>
+      <c r="B1071" t="inlineStr">
+        <is>
+          <t>2010</t>
+        </is>
+      </c>
+      <c r="C1071" t="inlineStr">
+        <is>
+          <t>132</t>
+        </is>
+      </c>
+      <c r="D1071" t="inlineStr">
+        <is>
+          <t>70.1</t>
+        </is>
+      </c>
+      <c r="E1071" t="inlineStr"/>
+      <c r="F1071" t="inlineStr"/>
+      <c r="G1071" t="inlineStr"/>
+      <c r="H1071" t="inlineStr"/>
+      <c r="I1071" t="inlineStr"/>
+      <c r="J1071" t="inlineStr"/>
+      <c r="K1071" t="inlineStr"/>
+      <c r="L1071" t="inlineStr"/>
+      <c r="M1071" t="inlineStr"/>
+      <c r="N1071" t="inlineStr"/>
+      <c r="O1071" t="inlineStr"/>
+      <c r="P1071" t="inlineStr"/>
+      <c r="Q1071" t="inlineStr"/>
+      <c r="R1071" t="inlineStr"/>
+      <c r="S1071" t="inlineStr"/>
+      <c r="T1071" t="inlineStr"/>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="inlineStr">
+        <is>
+          <t>2026-04-09</t>
+        </is>
+      </c>
+      <c r="B1072" t="inlineStr">
+        <is>
+          <t>1829</t>
+        </is>
+      </c>
+      <c r="C1072" t="inlineStr">
+        <is>
+          <t>132.2</t>
+        </is>
+      </c>
+      <c r="D1072" t="inlineStr">
+        <is>
+          <t>71.2</t>
+        </is>
+      </c>
+      <c r="E1072" t="inlineStr"/>
+      <c r="F1072" t="inlineStr"/>
+      <c r="G1072" t="inlineStr"/>
+      <c r="H1072" t="inlineStr"/>
+      <c r="I1072" t="inlineStr"/>
+      <c r="J1072" t="inlineStr"/>
+      <c r="K1072" t="inlineStr"/>
+      <c r="L1072" t="inlineStr"/>
+      <c r="M1072" t="inlineStr"/>
+      <c r="N1072" t="inlineStr"/>
+      <c r="O1072" t="inlineStr"/>
+      <c r="P1072" t="inlineStr"/>
+      <c r="Q1072" t="inlineStr"/>
+      <c r="R1072" t="inlineStr"/>
+      <c r="S1072" t="inlineStr">
+        <is>
+          <t>Got possum meat leaner than chicken I’ll probably stop eating chicken completely sticking to eggs and K-Menu rasvaton raejuusto</t>
+        </is>
+      </c>
+      <c r="T1072" t="inlineStr"/>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="inlineStr">
+        <is>
+          <t>2026-04-10</t>
+        </is>
+      </c>
+      <c r="B1073" t="inlineStr">
+        <is>
+          <t>1947</t>
+        </is>
+      </c>
+      <c r="C1073" t="inlineStr">
+        <is>
+          <t>153.7</t>
+        </is>
+      </c>
+      <c r="D1073" t="inlineStr">
+        <is>
+          <t>69.8</t>
+        </is>
+      </c>
+      <c r="E1073" t="inlineStr"/>
+      <c r="F1073" t="inlineStr"/>
+      <c r="G1073" t="inlineStr"/>
+      <c r="H1073" t="inlineStr"/>
+      <c r="I1073" t="inlineStr"/>
+      <c r="J1073" t="inlineStr"/>
+      <c r="K1073" t="inlineStr"/>
+      <c r="L1073" t="inlineStr"/>
+      <c r="M1073" t="inlineStr"/>
+      <c r="N1073" t="inlineStr"/>
+      <c r="O1073" t="inlineStr"/>
+      <c r="P1073" t="inlineStr"/>
+      <c r="Q1073" t="inlineStr"/>
+      <c r="R1073" t="inlineStr"/>
+      <c r="S1073" t="inlineStr">
+        <is>
+          <t>Surprised?</t>
+        </is>
+      </c>
+      <c r="T1073" t="inlineStr"/>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="inlineStr">
+        <is>
+          <t>2026-04-11</t>
+        </is>
+      </c>
+      <c r="B1074" t="inlineStr">
+        <is>
+          <t>1724</t>
+        </is>
+      </c>
+      <c r="C1074" t="inlineStr">
+        <is>
+          <t>75.8</t>
+        </is>
+      </c>
+      <c r="D1074" t="inlineStr">
+        <is>
+          <t>69.9</t>
+        </is>
+      </c>
+      <c r="E1074" t="inlineStr"/>
+      <c r="F1074" t="inlineStr"/>
+      <c r="G1074" t="inlineStr"/>
+      <c r="H1074" t="inlineStr"/>
+      <c r="I1074" t="inlineStr"/>
+      <c r="J1074" t="inlineStr"/>
+      <c r="K1074" t="inlineStr"/>
+      <c r="L1074" t="inlineStr"/>
+      <c r="M1074" t="inlineStr"/>
+      <c r="N1074" t="inlineStr"/>
+      <c r="O1074" t="inlineStr"/>
+      <c r="P1074" t="inlineStr"/>
+      <c r="Q1074" t="inlineStr"/>
+      <c r="R1074" t="inlineStr"/>
+      <c r="S1074" t="inlineStr">
+        <is>
+          <t>MMA took all out of me sore everywhere</t>
+        </is>
+      </c>
+      <c r="T1074" t="inlineStr"/>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="inlineStr">
+        <is>
+          <t>2026-04-12</t>
+        </is>
+      </c>
+      <c r="B1075" t="inlineStr">
+        <is>
+          <t>2172</t>
+        </is>
+      </c>
+      <c r="C1075" t="inlineStr">
+        <is>
+          <t>130.8</t>
+        </is>
+      </c>
+      <c r="D1075" t="inlineStr">
+        <is>
+          <t>69.1</t>
+        </is>
+      </c>
+      <c r="E1075" t="inlineStr"/>
+      <c r="F1075" t="inlineStr"/>
+      <c r="G1075" t="inlineStr"/>
+      <c r="H1075" t="inlineStr"/>
+      <c r="I1075" t="inlineStr"/>
+      <c r="J1075" t="inlineStr"/>
+      <c r="K1075" t="inlineStr"/>
+      <c r="L1075" t="inlineStr"/>
+      <c r="M1075" t="inlineStr"/>
+      <c r="N1075" t="inlineStr"/>
+      <c r="O1075" t="inlineStr"/>
+      <c r="P1075" t="inlineStr"/>
+      <c r="Q1075" t="inlineStr"/>
+      <c r="R1075" t="inlineStr"/>
+      <c r="S1075" t="inlineStr">
+        <is>
+          <t>Surprised feel terrible today mma toon lots out of me but did expand lots of energy and jogged on treadmill</t>
+        </is>
+      </c>
+      <c r="T1075" t="inlineStr"/>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="inlineStr">
+        <is>
+          <t>2026-04-13</t>
+        </is>
+      </c>
+      <c r="B1076" t="inlineStr">
+        <is>
+          <t>2192</t>
+        </is>
+      </c>
+      <c r="C1076" t="inlineStr">
+        <is>
+          <t>184.5</t>
+        </is>
+      </c>
+      <c r="D1076" t="inlineStr">
+        <is>
+          <t>69.9</t>
+        </is>
+      </c>
+      <c r="E1076" t="inlineStr"/>
+      <c r="F1076" t="inlineStr"/>
+      <c r="G1076" t="inlineStr"/>
+      <c r="H1076" t="inlineStr"/>
+      <c r="I1076" t="inlineStr"/>
+      <c r="J1076" t="inlineStr"/>
+      <c r="K1076" t="inlineStr"/>
+      <c r="L1076" t="inlineStr"/>
+      <c r="M1076" t="inlineStr"/>
+      <c r="N1076" t="inlineStr"/>
+      <c r="O1076" t="inlineStr"/>
+      <c r="P1076" t="inlineStr"/>
+      <c r="Q1076" t="inlineStr"/>
+      <c r="R1076" t="inlineStr"/>
+      <c r="S1076" t="inlineStr">
+        <is>
+          <t>Flue coming in previous day but better after long rest</t>
+        </is>
+      </c>
+      <c r="T1076" t="inlineStr"/>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="inlineStr">
+        <is>
+          <t>2026-04-14</t>
+        </is>
+      </c>
+      <c r="B1077" t="inlineStr">
+        <is>
+          <t>1352</t>
+        </is>
+      </c>
+      <c r="C1077" t="inlineStr">
+        <is>
+          <t>65.7</t>
+        </is>
+      </c>
+      <c r="D1077" t="inlineStr">
+        <is>
+          <t>69.3</t>
+        </is>
+      </c>
+      <c r="E1077" t="inlineStr"/>
+      <c r="F1077" t="inlineStr"/>
+      <c r="G1077" t="inlineStr"/>
+      <c r="H1077" t="inlineStr"/>
+      <c r="I1077" t="inlineStr"/>
+      <c r="J1077" t="inlineStr"/>
+      <c r="K1077" t="inlineStr"/>
+      <c r="L1077" t="inlineStr"/>
+      <c r="M1077" t="inlineStr"/>
+      <c r="N1077" t="inlineStr"/>
+      <c r="O1077" t="inlineStr"/>
+      <c r="P1077" t="inlineStr"/>
+      <c r="Q1077" t="inlineStr"/>
+      <c r="R1077" t="inlineStr"/>
+      <c r="S1077" t="inlineStr">
+        <is>
+          <t>Measure late though like 3 hours after waking up and I woke up at 6 slept at 13</t>
+        </is>
+      </c>
+      <c r="T1077" t="inlineStr"/>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="inlineStr">
+        <is>
+          <t>2026-04-15</t>
+        </is>
+      </c>
+      <c r="B1078" t="inlineStr">
+        <is>
+          <t>1312</t>
+        </is>
+      </c>
+      <c r="C1078" t="inlineStr">
+        <is>
+          <t>65.9</t>
+        </is>
+      </c>
+      <c r="D1078" t="inlineStr"/>
+      <c r="E1078" t="inlineStr"/>
+      <c r="F1078" t="inlineStr"/>
+      <c r="G1078" t="inlineStr"/>
+      <c r="H1078" t="inlineStr"/>
+      <c r="I1078" t="inlineStr"/>
+      <c r="J1078" t="inlineStr"/>
+      <c r="K1078" t="inlineStr"/>
+      <c r="L1078" t="inlineStr"/>
+      <c r="M1078" t="inlineStr"/>
+      <c r="N1078" t="inlineStr"/>
+      <c r="O1078" t="inlineStr"/>
+      <c r="P1078" t="inlineStr"/>
+      <c r="Q1078" t="inlineStr"/>
+      <c r="R1078" t="inlineStr"/>
+      <c r="S1078" t="inlineStr"/>
+      <c r="T1078" t="inlineStr"/>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="inlineStr">
+        <is>
+          <t>2026-04-16</t>
+        </is>
+      </c>
+      <c r="B1079" t="inlineStr">
+        <is>
+          <t>2807</t>
+        </is>
+      </c>
+      <c r="C1079" t="inlineStr">
+        <is>
+          <t>135.9</t>
+        </is>
+      </c>
+      <c r="D1079" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E1079" t="inlineStr"/>
+      <c r="F1079" t="inlineStr"/>
+      <c r="G1079" t="inlineStr"/>
+      <c r="H1079" t="inlineStr"/>
+      <c r="I1079" t="inlineStr"/>
+      <c r="J1079" t="inlineStr"/>
+      <c r="K1079" t="inlineStr"/>
+      <c r="L1079" t="inlineStr"/>
+      <c r="M1079" t="inlineStr"/>
+      <c r="N1079" t="inlineStr"/>
+      <c r="O1079" t="inlineStr"/>
+      <c r="P1079" t="inlineStr"/>
+      <c r="Q1079" t="inlineStr"/>
+      <c r="R1079" t="inlineStr"/>
+      <c r="S1079" t="inlineStr"/>
+      <c r="T1079" t="inlineStr"/>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="inlineStr">
+        <is>
+          <t>2026-04-17</t>
+        </is>
+      </c>
+      <c r="B1080" t="inlineStr">
+        <is>
+          <t>1424</t>
+        </is>
+      </c>
+      <c r="C1080" t="inlineStr">
+        <is>
+          <t>88.8</t>
+        </is>
+      </c>
+      <c r="D1080" t="inlineStr">
+        <is>
+          <t>69.3</t>
+        </is>
+      </c>
+      <c r="E1080" t="inlineStr"/>
+      <c r="F1080" t="inlineStr"/>
+      <c r="G1080" t="inlineStr"/>
+      <c r="H1080" t="inlineStr"/>
+      <c r="I1080" t="inlineStr"/>
+      <c r="J1080" t="inlineStr"/>
+      <c r="K1080" t="inlineStr"/>
+      <c r="L1080" t="inlineStr"/>
+      <c r="M1080" t="inlineStr"/>
+      <c r="N1080" t="inlineStr"/>
+      <c r="O1080" t="inlineStr"/>
+      <c r="P1080" t="inlineStr"/>
+      <c r="Q1080" t="inlineStr"/>
+      <c r="R1080" t="inlineStr"/>
+      <c r="S1080" t="inlineStr">
+        <is>
+          <t>i thk it was something liek this ate possum yesterday</t>
+        </is>
+      </c>
+      <c r="T1080" t="inlineStr"/>
+    </row>
+    <row r="1081">
+      <c r="A1081" t="inlineStr">
+        <is>
+          <t>2026-04-18</t>
+        </is>
+      </c>
+      <c r="B1081" t="inlineStr">
+        <is>
+          <t>1346</t>
+        </is>
+      </c>
+      <c r="C1081" t="inlineStr">
+        <is>
+          <t>63.9</t>
+        </is>
+      </c>
+      <c r="D1081" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E1081" t="inlineStr"/>
+      <c r="F1081" t="inlineStr"/>
+      <c r="G1081" t="inlineStr"/>
+      <c r="H1081" t="inlineStr"/>
+      <c r="I1081" t="inlineStr"/>
+      <c r="J1081" t="inlineStr"/>
+      <c r="K1081" t="inlineStr"/>
+      <c r="L1081" t="inlineStr"/>
+      <c r="M1081" t="inlineStr"/>
+      <c r="N1081" t="inlineStr"/>
+      <c r="O1081" t="inlineStr"/>
+      <c r="P1081" t="inlineStr"/>
+      <c r="Q1081" t="inlineStr"/>
+      <c r="R1081" t="inlineStr"/>
+      <c r="S1081" t="inlineStr"/>
+      <c r="T1081" t="inlineStr"/>
+    </row>
+    <row r="1082">
+      <c r="A1082" t="inlineStr">
+        <is>
+          <t>2026-04-19</t>
+        </is>
+      </c>
+      <c r="B1082" t="inlineStr">
+        <is>
+          <t>1816</t>
+        </is>
+      </c>
+      <c r="C1082" t="inlineStr">
+        <is>
+          <t>76.7</t>
+        </is>
+      </c>
+      <c r="D1082" t="inlineStr">
+        <is>
+          <t>69.8</t>
+        </is>
+      </c>
+      <c r="E1082" t="inlineStr"/>
+      <c r="F1082" t="inlineStr"/>
+      <c r="G1082" t="inlineStr"/>
+      <c r="H1082" t="inlineStr"/>
+      <c r="I1082" t="inlineStr"/>
+      <c r="J1082" t="inlineStr"/>
+      <c r="K1082" t="inlineStr"/>
+      <c r="L1082" t="inlineStr"/>
+      <c r="M1082" t="inlineStr"/>
+      <c r="N1082" t="inlineStr"/>
+      <c r="O1082" t="inlineStr"/>
+      <c r="P1082" t="inlineStr"/>
+      <c r="Q1082" t="inlineStr"/>
+      <c r="R1082" t="inlineStr"/>
+      <c r="S1082" t="inlineStr">
+        <is>
+          <t>Haven’t really been too methodical this week since getting sick last week after practice Monday worst</t>
+        </is>
+      </c>
+      <c r="T1082" t="inlineStr"/>
+    </row>
+    <row r="1083">
+      <c r="A1083" t="inlineStr">
+        <is>
+          <t>2026-04-20</t>
+        </is>
+      </c>
+      <c r="B1083" t="inlineStr">
+        <is>
+          <t>1641</t>
+        </is>
+      </c>
+      <c r="C1083" t="inlineStr">
+        <is>
+          <t>87.5</t>
+        </is>
+      </c>
+      <c r="D1083" t="inlineStr"/>
+      <c r="E1083" t="inlineStr"/>
+      <c r="F1083" t="inlineStr"/>
+      <c r="G1083" t="inlineStr"/>
+      <c r="H1083" t="inlineStr"/>
+      <c r="I1083" t="inlineStr"/>
+      <c r="J1083" t="inlineStr"/>
+      <c r="K1083" t="inlineStr"/>
+      <c r="L1083" t="inlineStr"/>
+      <c r="M1083" t="inlineStr"/>
+      <c r="N1083" t="inlineStr"/>
+      <c r="O1083" t="inlineStr"/>
+      <c r="P1083" t="inlineStr"/>
+      <c r="Q1083" t="inlineStr"/>
+      <c r="R1083" t="inlineStr"/>
+      <c r="S1083" t="inlineStr"/>
+      <c r="T1083" t="inlineStr"/>
+    </row>
+    <row r="1084">
+      <c r="A1084" t="inlineStr">
+        <is>
+          <t>2026-04-21</t>
+        </is>
+      </c>
+      <c r="B1084" t="inlineStr">
+        <is>
+          <t>1537</t>
+        </is>
+      </c>
+      <c r="C1084" t="inlineStr">
+        <is>
+          <t>83.4</t>
+        </is>
+      </c>
+      <c r="D1084" t="inlineStr"/>
+      <c r="E1084" t="inlineStr"/>
+      <c r="F1084" t="inlineStr"/>
+      <c r="G1084" t="inlineStr"/>
+      <c r="H1084" t="inlineStr"/>
+      <c r="I1084" t="inlineStr"/>
+      <c r="J1084" t="inlineStr"/>
+      <c r="K1084" t="inlineStr"/>
+      <c r="L1084" t="inlineStr"/>
+      <c r="M1084" t="inlineStr"/>
+      <c r="N1084" t="inlineStr"/>
+      <c r="O1084" t="inlineStr"/>
+      <c r="P1084" t="inlineStr"/>
+      <c r="Q1084" t="inlineStr"/>
+      <c r="R1084" t="inlineStr"/>
+      <c r="S1084" t="inlineStr"/>
+      <c r="T1084" t="inlineStr"/>
+    </row>
+    <row r="1085">
+      <c r="A1085" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="B1085" t="inlineStr">
+        <is>
+          <t>1790</t>
+        </is>
+      </c>
+      <c r="C1085" t="inlineStr">
+        <is>
+          <t>132.3</t>
+        </is>
+      </c>
+      <c r="D1085" t="inlineStr">
+        <is>
+          <t>70.1</t>
+        </is>
+      </c>
+      <c r="E1085" t="inlineStr"/>
+      <c r="F1085" t="inlineStr"/>
+      <c r="G1085" t="inlineStr"/>
+      <c r="H1085" t="inlineStr"/>
+      <c r="I1085" t="inlineStr"/>
+      <c r="J1085" t="inlineStr"/>
+      <c r="K1085" t="inlineStr"/>
+      <c r="L1085" t="inlineStr"/>
+      <c r="M1085" t="inlineStr"/>
+      <c r="N1085" t="inlineStr"/>
+      <c r="O1085" t="inlineStr"/>
+      <c r="P1085" t="inlineStr"/>
+      <c r="Q1085" t="inlineStr"/>
+      <c r="R1085" t="inlineStr"/>
+      <c r="S1085" t="inlineStr">
+        <is>
+          <t>need to lean down more been eating LOTS</t>
+        </is>
+      </c>
+      <c r="T1085" t="inlineStr"/>
+    </row>
+    <row r="1086">
+      <c r="A1086" t="inlineStr">
+        <is>
+          <t>2026-04-23</t>
+        </is>
+      </c>
+      <c r="B1086" t="inlineStr">
+        <is>
+          <t>1686</t>
+        </is>
+      </c>
+      <c r="C1086" t="inlineStr">
+        <is>
+          <t>77.8</t>
+        </is>
+      </c>
+      <c r="D1086" t="inlineStr">
+        <is>
+          <t>70.5</t>
+        </is>
+      </c>
+      <c r="E1086" t="inlineStr"/>
+      <c r="F1086" t="inlineStr"/>
+      <c r="G1086" t="inlineStr"/>
+      <c r="H1086" t="inlineStr"/>
+      <c r="I1086" t="inlineStr"/>
+      <c r="J1086" t="inlineStr"/>
+      <c r="K1086" t="inlineStr"/>
+      <c r="L1086" t="inlineStr"/>
+      <c r="M1086" t="inlineStr"/>
+      <c r="N1086" t="inlineStr"/>
+      <c r="O1086" t="inlineStr"/>
+      <c r="P1086" t="inlineStr"/>
+      <c r="Q1086" t="inlineStr"/>
+      <c r="R1086" t="inlineStr"/>
+      <c r="S1086" t="inlineStr">
+        <is>
+          <t>Now eating cabbage it’s dense</t>
+        </is>
+      </c>
+      <c r="T1086" t="inlineStr"/>
+    </row>
+    <row r="1087">
+      <c r="A1087" t="inlineStr">
+        <is>
+          <t>2026-04-24</t>
+        </is>
+      </c>
+      <c r="B1087" t="inlineStr">
+        <is>
+          <t>1744</t>
+        </is>
+      </c>
+      <c r="C1087" t="inlineStr">
+        <is>
+          <t>86.5</t>
+        </is>
+      </c>
+      <c r="D1087" t="inlineStr">
+        <is>
+          <t>68.8</t>
+        </is>
+      </c>
+      <c r="E1087" t="inlineStr"/>
+      <c r="F1087" t="inlineStr"/>
+      <c r="G1087" t="inlineStr"/>
+      <c r="H1087" t="inlineStr"/>
+      <c r="I1087" t="inlineStr"/>
+      <c r="J1087" t="inlineStr"/>
+      <c r="K1087" t="inlineStr"/>
+      <c r="L1087" t="inlineStr"/>
+      <c r="M1087" t="inlineStr"/>
+      <c r="N1087" t="inlineStr"/>
+      <c r="O1087" t="inlineStr"/>
+      <c r="P1087" t="inlineStr"/>
+      <c r="Q1087" t="inlineStr"/>
+      <c r="R1087" t="inlineStr"/>
+      <c r="S1087" t="inlineStr">
+        <is>
+          <t>More cabbage it’s OP</t>
+        </is>
+      </c>
+      <c r="T1087" t="inlineStr"/>
+    </row>
+    <row r="1088">
+      <c r="A1088" t="inlineStr">
+        <is>
+          <t>2026-04-25</t>
+        </is>
+      </c>
+      <c r="B1088" t="inlineStr">
+        <is>
+          <t>1644</t>
+        </is>
+      </c>
+      <c r="C1088" t="inlineStr">
+        <is>
+          <t>79.9</t>
+        </is>
+      </c>
+      <c r="D1088" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E1088" t="inlineStr"/>
+      <c r="F1088" t="inlineStr"/>
+      <c r="G1088" t="inlineStr"/>
+      <c r="H1088" t="inlineStr"/>
+      <c r="I1088" t="inlineStr"/>
+      <c r="J1088" t="inlineStr"/>
+      <c r="K1088" t="inlineStr"/>
+      <c r="L1088" t="inlineStr"/>
+      <c r="M1088" t="inlineStr"/>
+      <c r="N1088" t="inlineStr"/>
+      <c r="O1088" t="inlineStr"/>
+      <c r="P1088" t="inlineStr"/>
+      <c r="Q1088" t="inlineStr"/>
+      <c r="R1088" t="inlineStr"/>
+      <c r="S1088" t="inlineStr"/>
+      <c r="T1088" t="inlineStr"/>
+    </row>
+    <row r="1089">
+      <c r="A1089" t="inlineStr">
+        <is>
+          <t>2026-04-26</t>
+        </is>
+      </c>
+      <c r="B1089" t="inlineStr">
+        <is>
+          <t>1594</t>
+        </is>
+      </c>
+      <c r="C1089" t="inlineStr">
+        <is>
+          <t>79.4</t>
+        </is>
+      </c>
+      <c r="D1089" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E1089" t="inlineStr"/>
+      <c r="F1089" t="inlineStr"/>
+      <c r="G1089" t="inlineStr"/>
+      <c r="H1089" t="inlineStr"/>
+      <c r="I1089" t="inlineStr"/>
+      <c r="J1089" t="inlineStr"/>
+      <c r="K1089" t="inlineStr"/>
+      <c r="L1089" t="inlineStr"/>
+      <c r="M1089" t="inlineStr"/>
+      <c r="N1089" t="inlineStr"/>
+      <c r="O1089" t="inlineStr"/>
+      <c r="P1089" t="inlineStr"/>
+      <c r="Q1089" t="inlineStr"/>
+      <c r="R1089" t="inlineStr"/>
+      <c r="S1089" t="inlineStr"/>
+      <c r="T1089" t="inlineStr"/>
+    </row>
+    <row r="1090">
+      <c r="A1090" t="inlineStr">
+        <is>
+          <t>2026-04-27</t>
+        </is>
+      </c>
+      <c r="B1090" t="inlineStr">
+        <is>
+          <t>1836</t>
+        </is>
+      </c>
+      <c r="C1090" t="inlineStr">
+        <is>
+          <t>93.3</t>
+        </is>
+      </c>
+      <c r="D1090" t="inlineStr">
+        <is>
+          <t>71.8</t>
+        </is>
+      </c>
+      <c r="E1090" t="inlineStr"/>
+      <c r="F1090" t="inlineStr"/>
+      <c r="G1090" t="inlineStr"/>
+      <c r="H1090" t="inlineStr"/>
+      <c r="I1090" t="inlineStr"/>
+      <c r="J1090" t="inlineStr"/>
+      <c r="K1090" t="inlineStr"/>
+      <c r="L1090" t="inlineStr"/>
+      <c r="M1090" t="inlineStr"/>
+      <c r="N1090" t="inlineStr"/>
+      <c r="O1090" t="inlineStr"/>
+      <c r="P1090" t="inlineStr"/>
+      <c r="Q1090" t="inlineStr"/>
+      <c r="R1090" t="inlineStr"/>
+      <c r="S1090" t="inlineStr">
+        <is>
+          <t>Didn’t sleep enough 6 or less hours</t>
+        </is>
+      </c>
+      <c r="T1090" t="inlineStr"/>
+    </row>
+    <row r="1091">
+      <c r="A1091" t="inlineStr">
+        <is>
+          <t>2026-04-28</t>
+        </is>
+      </c>
+      <c r="B1091" t="inlineStr">
+        <is>
+          <t>1747</t>
+        </is>
+      </c>
+      <c r="C1091" t="inlineStr">
+        <is>
+          <t>96.3</t>
+        </is>
+      </c>
+      <c r="D1091" t="inlineStr">
+        <is>
+          <t>72.6</t>
+        </is>
+      </c>
+      <c r="E1091" t="inlineStr"/>
+      <c r="F1091" t="inlineStr"/>
+      <c r="G1091" t="inlineStr"/>
+      <c r="H1091" t="inlineStr"/>
+      <c r="I1091" t="inlineStr"/>
+      <c r="J1091" t="inlineStr"/>
+      <c r="K1091" t="inlineStr"/>
+      <c r="L1091" t="inlineStr"/>
+      <c r="M1091" t="inlineStr"/>
+      <c r="N1091" t="inlineStr"/>
+      <c r="O1091" t="inlineStr"/>
+      <c r="P1091" t="inlineStr"/>
+      <c r="Q1091" t="inlineStr"/>
+      <c r="R1091" t="inlineStr"/>
+      <c r="S1091" t="inlineStr"/>
+      <c r="T1091" t="inlineStr"/>
+    </row>
+    <row r="1092">
+      <c r="A1092" t="inlineStr">
+        <is>
+          <t>2026-04-29</t>
+        </is>
+      </c>
+      <c r="B1092" t="inlineStr">
+        <is>
+          <t>1589</t>
+        </is>
+      </c>
+      <c r="C1092" t="inlineStr">
+        <is>
+          <t>97.4</t>
+        </is>
+      </c>
+      <c r="D1092" t="inlineStr">
+        <is>
+          <t>71.5</t>
+        </is>
+      </c>
+      <c r="E1092" t="inlineStr"/>
+      <c r="F1092" t="inlineStr"/>
+      <c r="G1092" t="inlineStr"/>
+      <c r="H1092" t="inlineStr"/>
+      <c r="I1092" t="inlineStr"/>
+      <c r="J1092" t="inlineStr"/>
+      <c r="K1092" t="inlineStr"/>
+      <c r="L1092" t="inlineStr"/>
+      <c r="M1092" t="inlineStr"/>
+      <c r="N1092" t="inlineStr"/>
+      <c r="O1092" t="inlineStr"/>
+      <c r="P1092" t="inlineStr"/>
+      <c r="Q1092" t="inlineStr"/>
+      <c r="R1092" t="inlineStr"/>
+      <c r="S1092" t="inlineStr">
+        <is>
+          <t>Eating lots of cabbage 600g and drinking lots of oat milk well over double water intake</t>
+        </is>
+      </c>
+      <c r="T1092" t="inlineStr"/>
+    </row>
+    <row r="1093">
+      <c r="A1093" t="inlineStr">
+        <is>
+          <t>2026-04-30</t>
+        </is>
+      </c>
+      <c r="B1093" t="inlineStr">
+        <is>
+          <t>1779</t>
+        </is>
+      </c>
+      <c r="C1093" t="inlineStr">
+        <is>
+          <t>147.7</t>
+        </is>
+      </c>
+      <c r="D1093" t="inlineStr"/>
+      <c r="E1093" t="inlineStr"/>
+      <c r="F1093" t="inlineStr"/>
+      <c r="G1093" t="inlineStr"/>
+      <c r="H1093" t="inlineStr"/>
+      <c r="I1093" t="inlineStr"/>
+      <c r="J1093" t="inlineStr"/>
+      <c r="K1093" t="inlineStr"/>
+      <c r="L1093" t="inlineStr"/>
+      <c r="M1093" t="inlineStr"/>
+      <c r="N1093" t="inlineStr"/>
+      <c r="O1093" t="inlineStr"/>
+      <c r="P1093" t="inlineStr"/>
+      <c r="Q1093" t="inlineStr"/>
+      <c r="R1093" t="inlineStr"/>
+      <c r="S1093" t="inlineStr"/>
+      <c r="T1093" t="inlineStr"/>
+    </row>
+    <row r="1094">
+      <c r="A1094" t="inlineStr">
+        <is>
+          <t>2026-05-01</t>
+        </is>
+      </c>
+      <c r="B1094" t="inlineStr">
+        <is>
+          <t>1775</t>
+        </is>
+      </c>
+      <c r="C1094" t="inlineStr">
+        <is>
+          <t>83.1</t>
+        </is>
+      </c>
+      <c r="D1094" t="inlineStr">
+        <is>
+          <t>72.4</t>
+        </is>
+      </c>
+      <c r="E1094" t="inlineStr"/>
+      <c r="F1094" t="inlineStr"/>
+      <c r="G1094" t="inlineStr"/>
+      <c r="H1094" t="inlineStr"/>
+      <c r="I1094" t="inlineStr"/>
+      <c r="J1094" t="inlineStr"/>
+      <c r="K1094" t="inlineStr"/>
+      <c r="L1094" t="inlineStr"/>
+      <c r="M1094" t="inlineStr"/>
+      <c r="N1094" t="inlineStr"/>
+      <c r="O1094" t="inlineStr"/>
+      <c r="P1094" t="inlineStr"/>
+      <c r="Q1094" t="inlineStr"/>
+      <c r="R1094" t="inlineStr"/>
+      <c r="S1094" t="inlineStr">
+        <is>
+          <t>I ate half of the cabbage soup last night still feel full so idk am I overeating or just fuller because of the liquids?</t>
+        </is>
+      </c>
+      <c r="T1094" t="inlineStr"/>
+    </row>
+    <row r="1095">
+      <c r="A1095" t="inlineStr">
+        <is>
+          <t>2026-05-02</t>
+        </is>
+      </c>
+      <c r="B1095" t="inlineStr">
+        <is>
+          <t>1630</t>
+        </is>
+      </c>
+      <c r="C1095" t="inlineStr">
+        <is>
+          <t>103.8</t>
+        </is>
+      </c>
+      <c r="D1095" t="inlineStr"/>
+      <c r="E1095" t="inlineStr"/>
+      <c r="F1095" t="inlineStr"/>
+      <c r="G1095" t="inlineStr"/>
+      <c r="H1095" t="inlineStr"/>
+      <c r="I1095" t="inlineStr"/>
+      <c r="J1095" t="inlineStr"/>
+      <c r="K1095" t="inlineStr"/>
+      <c r="L1095" t="inlineStr"/>
+      <c r="M1095" t="inlineStr"/>
+      <c r="N1095" t="inlineStr"/>
+      <c r="O1095" t="inlineStr"/>
+      <c r="P1095" t="inlineStr"/>
+      <c r="Q1095" t="inlineStr"/>
+      <c r="R1095" t="inlineStr"/>
+      <c r="S1095" t="inlineStr"/>
+      <c r="T1095" t="inlineStr"/>
+    </row>
+    <row r="1096">
+      <c r="A1096" t="inlineStr">
+        <is>
+          <t>2026-05-03</t>
+        </is>
+      </c>
+      <c r="B1096" t="inlineStr">
+        <is>
+          <t>1709</t>
+        </is>
+      </c>
+      <c r="C1096" t="inlineStr">
+        <is>
+          <t>108.6</t>
+        </is>
+      </c>
+      <c r="D1096" t="inlineStr"/>
+      <c r="E1096" t="inlineStr"/>
+      <c r="F1096" t="inlineStr"/>
+      <c r="G1096" t="inlineStr"/>
+      <c r="H1096" t="inlineStr"/>
+      <c r="I1096" t="inlineStr"/>
+      <c r="J1096" t="inlineStr"/>
+      <c r="K1096" t="inlineStr"/>
+      <c r="L1096" t="inlineStr"/>
+      <c r="M1096" t="inlineStr"/>
+      <c r="N1096" t="inlineStr"/>
+      <c r="O1096" t="inlineStr"/>
+      <c r="P1096" t="inlineStr"/>
+      <c r="Q1096" t="inlineStr"/>
+      <c r="R1096" t="inlineStr"/>
+      <c r="S1096" t="inlineStr"/>
+      <c r="T1096" t="inlineStr"/>
+    </row>
+    <row r="1097">
+      <c r="A1097" t="inlineStr">
+        <is>
+          <t>2026-05-04</t>
+        </is>
+      </c>
+      <c r="B1097" t="inlineStr">
+        <is>
+          <t>1755</t>
+        </is>
+      </c>
+      <c r="C1097" t="inlineStr">
+        <is>
+          <t>126.3</t>
+        </is>
+      </c>
+      <c r="D1097" t="inlineStr">
+        <is>
+          <t>71.5</t>
+        </is>
+      </c>
+      <c r="E1097" t="inlineStr"/>
+      <c r="F1097" t="inlineStr"/>
+      <c r="G1097" t="inlineStr"/>
+      <c r="H1097" t="inlineStr"/>
+      <c r="I1097" t="inlineStr"/>
+      <c r="J1097" t="inlineStr"/>
+      <c r="K1097" t="inlineStr"/>
+      <c r="L1097" t="inlineStr"/>
+      <c r="M1097" t="inlineStr"/>
+      <c r="N1097" t="inlineStr"/>
+      <c r="O1097" t="inlineStr"/>
+      <c r="P1097" t="inlineStr"/>
+      <c r="Q1097" t="inlineStr"/>
+      <c r="R1097" t="inlineStr"/>
+      <c r="S1097" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Idk if it’s my </t>
+        </is>
+      </c>
+      <c r="T1097" t="inlineStr"/>
+    </row>
+    <row r="1098">
+      <c r="A1098" t="inlineStr">
+        <is>
+          <t>2026-05-05</t>
+        </is>
+      </c>
+      <c r="B1098" t="inlineStr">
+        <is>
+          <t>1802</t>
+        </is>
+      </c>
+      <c r="C1098" t="inlineStr">
+        <is>
+          <t>126.1</t>
+        </is>
+      </c>
+      <c r="D1098" t="inlineStr"/>
+      <c r="E1098" t="inlineStr"/>
+      <c r="F1098" t="inlineStr"/>
+      <c r="G1098" t="inlineStr"/>
+      <c r="H1098" t="inlineStr"/>
+      <c r="I1098" t="inlineStr"/>
+      <c r="J1098" t="inlineStr"/>
+      <c r="K1098" t="inlineStr"/>
+      <c r="L1098" t="inlineStr"/>
+      <c r="M1098" t="inlineStr"/>
+      <c r="N1098" t="inlineStr"/>
+      <c r="O1098" t="inlineStr"/>
+      <c r="P1098" t="inlineStr"/>
+      <c r="Q1098" t="inlineStr"/>
+      <c r="R1098" t="inlineStr"/>
+      <c r="S1098" t="inlineStr"/>
+      <c r="T1098" t="inlineStr"/>
+    </row>
+    <row r="1099">
+      <c r="A1099" t="inlineStr">
+        <is>
+          <t>2026-05-06</t>
+        </is>
+      </c>
+      <c r="B1099" t="inlineStr">
+        <is>
+          <t>2029</t>
+        </is>
+      </c>
+      <c r="C1099" t="inlineStr">
+        <is>
+          <t>100.2</t>
+        </is>
+      </c>
+      <c r="D1099" t="inlineStr">
+        <is>
+          <t>70.1</t>
+        </is>
+      </c>
+      <c r="E1099" t="inlineStr"/>
+      <c r="F1099" t="inlineStr"/>
+      <c r="G1099" t="inlineStr"/>
+      <c r="H1099" t="inlineStr"/>
+      <c r="I1099" t="inlineStr"/>
+      <c r="J1099" t="inlineStr"/>
+      <c r="K1099" t="inlineStr"/>
+      <c r="L1099" t="inlineStr"/>
+      <c r="M1099" t="inlineStr"/>
+      <c r="N1099" t="inlineStr"/>
+      <c r="O1099" t="inlineStr"/>
+      <c r="P1099" t="inlineStr"/>
+      <c r="Q1099" t="inlineStr"/>
+      <c r="R1099" t="inlineStr"/>
+      <c r="S1099" t="inlineStr">
+        <is>
+          <t>Less water in general?</t>
+        </is>
+      </c>
+      <c r="T1099" t="inlineStr"/>
+    </row>
+    <row r="1100">
+      <c r="A1100" t="inlineStr">
+        <is>
+          <t>2026-05-07</t>
+        </is>
+      </c>
+      <c r="B1100" t="inlineStr">
+        <is>
+          <t>1608</t>
+        </is>
+      </c>
+      <c r="C1100" t="inlineStr">
+        <is>
+          <t>126.7</t>
+        </is>
+      </c>
+      <c r="D1100" t="inlineStr"/>
+      <c r="E1100" t="inlineStr"/>
+      <c r="F1100" t="inlineStr"/>
+      <c r="G1100" t="inlineStr"/>
+      <c r="H1100" t="inlineStr"/>
+      <c r="I1100" t="inlineStr"/>
+      <c r="J1100" t="inlineStr"/>
+      <c r="K1100" t="inlineStr"/>
+      <c r="L1100" t="inlineStr"/>
+      <c r="M1100" t="inlineStr"/>
+      <c r="N1100" t="inlineStr"/>
+      <c r="O1100" t="inlineStr"/>
+      <c r="P1100" t="inlineStr"/>
+      <c r="Q1100" t="inlineStr"/>
+      <c r="R1100" t="inlineStr"/>
+      <c r="S1100" t="inlineStr"/>
+      <c r="T1100" t="inlineStr"/>
+    </row>
+    <row r="1101">
+      <c r="A1101" t="inlineStr">
+        <is>
+          <t>2026-05-08</t>
+        </is>
+      </c>
+      <c r="B1101" t="inlineStr">
+        <is>
+          <t>1777</t>
+        </is>
+      </c>
+      <c r="C1101" t="inlineStr">
+        <is>
+          <t>131.6</t>
+        </is>
+      </c>
+      <c r="D1101" t="inlineStr">
+        <is>
+          <t>68.8</t>
+        </is>
+      </c>
+      <c r="E1101" t="inlineStr"/>
+      <c r="F1101" t="inlineStr"/>
+      <c r="G1101" t="inlineStr"/>
+      <c r="H1101" t="inlineStr"/>
+      <c r="I1101" t="inlineStr"/>
+      <c r="J1101" t="inlineStr"/>
+      <c r="K1101" t="inlineStr"/>
+      <c r="L1101" t="inlineStr"/>
+      <c r="M1101" t="inlineStr"/>
+      <c r="N1101" t="inlineStr"/>
+      <c r="O1101" t="inlineStr"/>
+      <c r="P1101" t="inlineStr"/>
+      <c r="Q1101" t="inlineStr"/>
+      <c r="R1101" t="inlineStr"/>
+      <c r="S1101" t="inlineStr">
+        <is>
+          <t>Way less liquids. Body tired though</t>
+        </is>
+      </c>
+      <c r="T1101" t="inlineStr"/>
+    </row>
+    <row r="1102">
+      <c r="A1102" t="inlineStr">
+        <is>
+          <t>2026-05-09</t>
+        </is>
+      </c>
+      <c r="B1102" t="inlineStr">
+        <is>
+          <t>1726</t>
+        </is>
+      </c>
+      <c r="C1102" t="inlineStr">
+        <is>
+          <t>111.8</t>
+        </is>
+      </c>
+      <c r="D1102" t="inlineStr">
+        <is>
+          <t>69.7</t>
+        </is>
+      </c>
+      <c r="E1102" t="inlineStr"/>
+      <c r="F1102" t="inlineStr"/>
+      <c r="G1102" t="inlineStr"/>
+      <c r="H1102" t="inlineStr"/>
+      <c r="I1102" t="inlineStr"/>
+      <c r="J1102" t="inlineStr"/>
+      <c r="K1102" t="inlineStr"/>
+      <c r="L1102" t="inlineStr"/>
+      <c r="M1102" t="inlineStr"/>
+      <c r="N1102" t="inlineStr"/>
+      <c r="O1102" t="inlineStr"/>
+      <c r="P1102" t="inlineStr"/>
+      <c r="Q1102" t="inlineStr"/>
+      <c r="R1102" t="inlineStr"/>
+      <c r="S1102" t="inlineStr"/>
+      <c r="T1102" t="inlineStr"/>
+    </row>
+    <row r="1103">
+      <c r="A1103" t="inlineStr">
+        <is>
+          <t>2026-05-10</t>
+        </is>
+      </c>
+      <c r="B1103" t="inlineStr">
+        <is>
+          <t>1905</t>
+        </is>
+      </c>
+      <c r="C1103" t="inlineStr">
+        <is>
+          <t>127.1</t>
+        </is>
+      </c>
+      <c r="D1103" t="inlineStr"/>
+      <c r="E1103" t="inlineStr"/>
+      <c r="F1103" t="inlineStr"/>
+      <c r="G1103" t="inlineStr"/>
+      <c r="H1103" t="inlineStr"/>
+      <c r="I1103" t="inlineStr"/>
+      <c r="J1103" t="inlineStr"/>
+      <c r="K1103" t="inlineStr"/>
+      <c r="L1103" t="inlineStr"/>
+      <c r="M1103" t="inlineStr"/>
+      <c r="N1103" t="inlineStr"/>
+      <c r="O1103" t="inlineStr"/>
+      <c r="P1103" t="inlineStr"/>
+      <c r="Q1103" t="inlineStr"/>
+      <c r="R1103" t="inlineStr"/>
+      <c r="S1103" t="inlineStr"/>
+      <c r="T1103" t="inlineStr"/>
+    </row>
+    <row r="1104">
+      <c r="A1104" t="inlineStr">
+        <is>
+          <t>2026-05-11</t>
+        </is>
+      </c>
+      <c r="B1104" t="inlineStr">
+        <is>
+          <t>1800</t>
+        </is>
+      </c>
+      <c r="C1104" t="inlineStr">
+        <is>
+          <t>160.6</t>
+        </is>
+      </c>
+      <c r="D1104" t="inlineStr">
+        <is>
+          <t>68.5</t>
+        </is>
+      </c>
+      <c r="E1104" t="inlineStr"/>
+      <c r="F1104" t="inlineStr"/>
+      <c r="G1104" t="inlineStr"/>
+      <c r="H1104" t="inlineStr"/>
+      <c r="I1104" t="inlineStr"/>
+      <c r="J1104" t="inlineStr"/>
+      <c r="K1104" t="inlineStr"/>
+      <c r="L1104" t="inlineStr"/>
+      <c r="M1104" t="inlineStr"/>
+      <c r="N1104" t="inlineStr"/>
+      <c r="O1104" t="inlineStr"/>
+      <c r="P1104" t="inlineStr"/>
+      <c r="Q1104" t="inlineStr"/>
+      <c r="R1104" t="inlineStr"/>
+      <c r="S1104" t="inlineStr"/>
+      <c r="T1104" t="inlineStr"/>
+    </row>
+    <row r="1105">
+      <c r="A1105" t="inlineStr">
+        <is>
+          <t>2026-05-12</t>
+        </is>
+      </c>
+      <c r="B1105" t="inlineStr">
+        <is>
+          <t>1924</t>
+        </is>
+      </c>
+      <c r="C1105" t="inlineStr">
+        <is>
+          <t>137.8</t>
+        </is>
+      </c>
+      <c r="D1105" t="inlineStr">
+        <is>
+          <t>70.2</t>
+        </is>
+      </c>
+      <c r="E1105" t="inlineStr"/>
+      <c r="F1105" t="inlineStr"/>
+      <c r="G1105" t="inlineStr"/>
+      <c r="H1105" t="inlineStr"/>
+      <c r="I1105" t="inlineStr"/>
+      <c r="J1105" t="inlineStr"/>
+      <c r="K1105" t="inlineStr"/>
+      <c r="L1105" t="inlineStr"/>
+      <c r="M1105" t="inlineStr"/>
+      <c r="N1105" t="inlineStr"/>
+      <c r="O1105" t="inlineStr"/>
+      <c r="P1105" t="inlineStr"/>
+      <c r="Q1105" t="inlineStr"/>
+      <c r="R1105" t="inlineStr"/>
+      <c r="S1105" t="inlineStr"/>
+      <c r="T1105" t="inlineStr"/>
+    </row>
+    <row r="1106">
+      <c r="A1106" t="inlineStr">
+        <is>
+          <t>2026-05-13</t>
+        </is>
+      </c>
+      <c r="B1106" t="inlineStr">
+        <is>
+          <t>1525</t>
+        </is>
+      </c>
+      <c r="C1106" t="inlineStr">
+        <is>
+          <t>133.4</t>
+        </is>
+      </c>
+      <c r="D1106" t="inlineStr"/>
+      <c r="E1106" t="inlineStr"/>
+      <c r="F1106" t="inlineStr"/>
+      <c r="G1106" t="inlineStr"/>
+      <c r="H1106" t="inlineStr"/>
+      <c r="I1106" t="inlineStr"/>
+      <c r="J1106" t="inlineStr"/>
+      <c r="K1106" t="inlineStr"/>
+      <c r="L1106" t="inlineStr"/>
+      <c r="M1106" t="inlineStr"/>
+      <c r="N1106" t="inlineStr"/>
+      <c r="O1106" t="inlineStr"/>
+      <c r="P1106" t="inlineStr"/>
+      <c r="Q1106" t="inlineStr"/>
+      <c r="R1106" t="inlineStr"/>
+      <c r="S1106" t="inlineStr"/>
+      <c r="T1106" t="inlineStr"/>
+    </row>
+    <row r="1107">
+      <c r="A1107" t="inlineStr">
+        <is>
+          <t>2026-05-14</t>
+        </is>
+      </c>
+      <c r="B1107" t="inlineStr">
+        <is>
+          <t>1852</t>
+        </is>
+      </c>
+      <c r="C1107" t="inlineStr">
+        <is>
+          <t>160.8</t>
+        </is>
+      </c>
+      <c r="D1107" t="inlineStr">
+        <is>
+          <t>69.9</t>
+        </is>
+      </c>
+      <c r="E1107" t="inlineStr"/>
+      <c r="F1107" t="inlineStr"/>
+      <c r="G1107" t="inlineStr"/>
+      <c r="H1107" t="inlineStr"/>
+      <c r="I1107" t="inlineStr"/>
+      <c r="J1107" t="inlineStr"/>
+      <c r="K1107" t="inlineStr"/>
+      <c r="L1107" t="inlineStr"/>
+      <c r="M1107" t="inlineStr"/>
+      <c r="N1107" t="inlineStr"/>
+      <c r="O1107" t="inlineStr"/>
+      <c r="P1107" t="inlineStr"/>
+      <c r="Q1107" t="inlineStr"/>
+      <c r="R1107" t="inlineStr"/>
+      <c r="S1107" t="inlineStr">
+        <is>
+          <t>I’m decently lean around here. 2 kgs less and I’ll probably be shredded I’ll have to drop calories below 1600</t>
+        </is>
+      </c>
+      <c r="T1107" t="inlineStr"/>
+    </row>
+    <row r="1108">
+      <c r="A1108" t="inlineStr">
+        <is>
+          <t>2026-05-15</t>
+        </is>
+      </c>
+      <c r="B1108" t="inlineStr">
+        <is>
+          <t>1703</t>
+        </is>
+      </c>
+      <c r="C1108" t="inlineStr">
+        <is>
+          <t>118.7</t>
+        </is>
+      </c>
+      <c r="D1108" t="inlineStr"/>
+      <c r="E1108" t="inlineStr"/>
+      <c r="F1108" t="inlineStr"/>
+      <c r="G1108" t="inlineStr"/>
+      <c r="H1108" t="inlineStr"/>
+      <c r="I1108" t="inlineStr"/>
+      <c r="J1108" t="inlineStr"/>
+      <c r="K1108" t="inlineStr"/>
+      <c r="L1108" t="inlineStr"/>
+      <c r="M1108" t="inlineStr"/>
+      <c r="N1108" t="inlineStr"/>
+      <c r="O1108" t="inlineStr"/>
+      <c r="P1108" t="inlineStr"/>
+      <c r="Q1108" t="inlineStr"/>
+      <c r="R1108" t="inlineStr"/>
+      <c r="S1108" t="inlineStr"/>
+      <c r="T1108" t="inlineStr"/>
+    </row>
+    <row r="1109">
+      <c r="A1109" t="inlineStr">
+        <is>
+          <t>2026-05-16</t>
+        </is>
+      </c>
+      <c r="B1109" t="inlineStr">
+        <is>
+          <t>1617</t>
+        </is>
+      </c>
+      <c r="C1109" t="inlineStr">
+        <is>
+          <t>142.6</t>
+        </is>
+      </c>
+      <c r="D1109" t="inlineStr">
+        <is>
+          <t>69.8</t>
+        </is>
+      </c>
+      <c r="E1109" t="inlineStr"/>
+      <c r="F1109" t="inlineStr"/>
+      <c r="G1109" t="inlineStr"/>
+      <c r="H1109" t="inlineStr"/>
+      <c r="I1109" t="inlineStr"/>
+      <c r="J1109" t="inlineStr"/>
+      <c r="K1109" t="inlineStr"/>
+      <c r="L1109" t="inlineStr"/>
+      <c r="M1109" t="inlineStr"/>
+      <c r="N1109" t="inlineStr"/>
+      <c r="O1109" t="inlineStr"/>
+      <c r="P1109" t="inlineStr"/>
+      <c r="Q1109" t="inlineStr"/>
+      <c r="R1109" t="inlineStr"/>
+      <c r="S1109" t="inlineStr"/>
+      <c r="T1109" t="inlineStr"/>
+    </row>
+    <row r="1110">
+      <c r="A1110" t="inlineStr">
+        <is>
+          <t>2026-05-17</t>
+        </is>
+      </c>
+      <c r="B1110" t="inlineStr">
+        <is>
+          <t>1830</t>
+        </is>
+      </c>
+      <c r="C1110" t="inlineStr">
+        <is>
+          <t>144.2</t>
+        </is>
+      </c>
+      <c r="D1110" t="inlineStr"/>
+      <c r="E1110" t="inlineStr"/>
+      <c r="F1110" t="inlineStr"/>
+      <c r="G1110" t="inlineStr"/>
+      <c r="H1110" t="inlineStr"/>
+      <c r="I1110" t="inlineStr"/>
+      <c r="J1110" t="inlineStr"/>
+      <c r="K1110" t="inlineStr"/>
+      <c r="L1110" t="inlineStr"/>
+      <c r="M1110" t="inlineStr"/>
+      <c r="N1110" t="inlineStr"/>
+      <c r="O1110" t="inlineStr"/>
+      <c r="P1110" t="inlineStr"/>
+      <c r="Q1110" t="inlineStr"/>
+      <c r="R1110" t="inlineStr"/>
+      <c r="S1110" t="inlineStr"/>
+      <c r="T1110" t="inlineStr"/>
+    </row>
+    <row r="1111">
+      <c r="A1111" t="inlineStr">
+        <is>
+          <t>2026-05-18</t>
+        </is>
+      </c>
+      <c r="B1111" t="inlineStr">
+        <is>
+          <t>1632</t>
+        </is>
+      </c>
+      <c r="C1111" t="inlineStr">
+        <is>
+          <t>90.6</t>
+        </is>
+      </c>
+      <c r="D1111" t="inlineStr">
+        <is>
+          <t>70.1</t>
+        </is>
+      </c>
+      <c r="E1111" t="inlineStr"/>
+      <c r="F1111" t="inlineStr"/>
+      <c r="G1111" t="inlineStr"/>
+      <c r="H1111" t="inlineStr"/>
+      <c r="I1111" t="inlineStr"/>
+      <c r="J1111" t="inlineStr"/>
+      <c r="K1111" t="inlineStr"/>
+      <c r="L1111" t="inlineStr"/>
+      <c r="M1111" t="inlineStr"/>
+      <c r="N1111" t="inlineStr"/>
+      <c r="O1111" t="inlineStr"/>
+      <c r="P1111" t="inlineStr"/>
+      <c r="Q1111" t="inlineStr"/>
+      <c r="R1111" t="inlineStr"/>
+      <c r="S1111" t="inlineStr"/>
+      <c r="T1111" t="inlineStr"/>
+    </row>
+    <row r="1112">
+      <c r="A1112" t="inlineStr">
+        <is>
+          <t>2026-05-19</t>
+        </is>
+      </c>
+      <c r="B1112" t="inlineStr">
+        <is>
+          <t>1625</t>
+        </is>
+      </c>
+      <c r="C1112" t="inlineStr">
+        <is>
+          <t>177.2</t>
+        </is>
+      </c>
+      <c r="D1112" t="inlineStr"/>
+      <c r="E1112" t="inlineStr"/>
+      <c r="F1112" t="inlineStr"/>
+      <c r="G1112" t="inlineStr"/>
+      <c r="H1112" t="inlineStr"/>
+      <c r="I1112" t="inlineStr"/>
+      <c r="J1112" t="inlineStr"/>
+      <c r="K1112" t="inlineStr"/>
+      <c r="L1112" t="inlineStr"/>
+      <c r="M1112" t="inlineStr"/>
+      <c r="N1112" t="inlineStr"/>
+      <c r="O1112" t="inlineStr"/>
+      <c r="P1112" t="inlineStr"/>
+      <c r="Q1112" t="inlineStr"/>
+      <c r="R1112" t="inlineStr"/>
+      <c r="S1112" t="inlineStr"/>
+      <c r="T1112" t="inlineStr"/>
+    </row>
+    <row r="1113">
+      <c r="A1113" t="inlineStr">
+        <is>
+          <t>2026-05-20</t>
+        </is>
+      </c>
+      <c r="B1113" t="inlineStr">
+        <is>
+          <t>1558</t>
+        </is>
+      </c>
+      <c r="C1113" t="inlineStr">
+        <is>
+          <t>113.8</t>
+        </is>
+      </c>
+      <c r="D1113" t="inlineStr">
+        <is>
+          <t>69.2</t>
+        </is>
+      </c>
+      <c r="E1113" t="inlineStr"/>
+      <c r="F1113" t="inlineStr"/>
+      <c r="G1113" t="inlineStr"/>
+      <c r="H1113" t="inlineStr"/>
+      <c r="I1113" t="inlineStr"/>
+      <c r="J1113" t="inlineStr"/>
+      <c r="K1113" t="inlineStr"/>
+      <c r="L1113" t="inlineStr"/>
+      <c r="M1113" t="inlineStr"/>
+      <c r="N1113" t="inlineStr"/>
+      <c r="O1113" t="inlineStr"/>
+      <c r="P1113" t="inlineStr"/>
+      <c r="Q1113" t="inlineStr"/>
+      <c r="R1113" t="inlineStr"/>
+      <c r="S1113" t="inlineStr">
+        <is>
+          <t>Eating stuff like bread and jam (not the best for me can feel my ctomach in the morning)</t>
+        </is>
+      </c>
+      <c r="T1113" t="inlineStr"/>
+    </row>
+    <row r="1114">
+      <c r="A1114" t="inlineStr">
+        <is>
+          <t>2026-05-21</t>
+        </is>
+      </c>
+      <c r="B1114" t="inlineStr"/>
+      <c r="C1114" t="inlineStr"/>
+      <c r="D1114" t="inlineStr">
+        <is>
+          <t>71.6</t>
+        </is>
+      </c>
+      <c r="E1114" t="inlineStr"/>
+      <c r="F1114" t="inlineStr"/>
+      <c r="G1114" t="inlineStr"/>
+      <c r="H1114" t="inlineStr"/>
+      <c r="I1114" t="inlineStr"/>
+      <c r="J1114" t="inlineStr"/>
+      <c r="K1114" t="inlineStr"/>
+      <c r="L1114" t="inlineStr"/>
+      <c r="M1114" t="inlineStr"/>
+      <c r="N1114" t="inlineStr"/>
+      <c r="O1114" t="inlineStr"/>
+      <c r="P1114" t="inlineStr"/>
+      <c r="Q1114" t="inlineStr"/>
+      <c r="R1114" t="inlineStr"/>
+      <c r="S1114" t="inlineStr"/>
+      <c r="T1114" t="inlineStr"/>
+    </row>
+    <row r="1115">
+      <c r="A1115" t="inlineStr">
+        <is>
+          <t>2026-05-22</t>
+        </is>
+      </c>
+      <c r="B1115" t="inlineStr">
+        <is>
+          <t>1580</t>
+        </is>
+      </c>
+      <c r="C1115" t="inlineStr">
+        <is>
+          <t>178.1</t>
+        </is>
+      </c>
+      <c r="D1115" t="inlineStr">
+        <is>
+          <t>70</t>
+        </is>
+      </c>
+      <c r="E1115" t="inlineStr"/>
+      <c r="F1115" t="inlineStr"/>
+      <c r="G1115" t="inlineStr"/>
+      <c r="H1115" t="inlineStr"/>
+      <c r="I1115" t="inlineStr"/>
+      <c r="J1115" t="inlineStr"/>
+      <c r="K1115" t="inlineStr"/>
+      <c r="L1115" t="inlineStr"/>
+      <c r="M1115" t="inlineStr"/>
+      <c r="N1115" t="inlineStr"/>
+      <c r="O1115" t="inlineStr"/>
+      <c r="P1115" t="inlineStr"/>
+      <c r="Q1115" t="inlineStr"/>
+      <c r="R1115" t="inlineStr"/>
+      <c r="S1115" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Get together yesterday </t>
+        </is>
+      </c>
+      <c r="T1115" t="inlineStr"/>
+    </row>
+    <row r="1116">
+      <c r="A1116" t="inlineStr">
+        <is>
+          <t>2026-05-23</t>
+        </is>
+      </c>
+      <c r="B1116" t="inlineStr">
+        <is>
+          <t>2488</t>
+        </is>
+      </c>
+      <c r="C1116" t="inlineStr">
+        <is>
+          <t>249.1</t>
+        </is>
+      </c>
+      <c r="D1116" t="inlineStr">
+        <is>
+          <t>68.3</t>
+        </is>
+      </c>
+      <c r="E1116" t="inlineStr"/>
+      <c r="F1116" t="inlineStr"/>
+      <c r="G1116" t="inlineStr"/>
+      <c r="H1116" t="inlineStr"/>
+      <c r="I1116" t="inlineStr"/>
+      <c r="J1116" t="inlineStr"/>
+      <c r="K1116" t="inlineStr"/>
+      <c r="L1116" t="inlineStr"/>
+      <c r="M1116" t="inlineStr"/>
+      <c r="N1116" t="inlineStr"/>
+      <c r="O1116" t="inlineStr"/>
+      <c r="P1116" t="inlineStr"/>
+      <c r="Q1116" t="inlineStr"/>
+      <c r="R1116" t="inlineStr"/>
+      <c r="S1116" t="inlineStr"/>
+      <c r="T1116" t="inlineStr"/>
+    </row>
+    <row r="1117">
+      <c r="A1117" t="inlineStr">
+        <is>
+          <t>2026-05-24</t>
+        </is>
+      </c>
+      <c r="B1117" t="inlineStr">
+        <is>
+          <t>1550</t>
+        </is>
+      </c>
+      <c r="C1117" t="inlineStr">
+        <is>
+          <t>111.3</t>
+        </is>
+      </c>
+      <c r="D1117" t="inlineStr"/>
+      <c r="E1117" t="inlineStr"/>
+      <c r="F1117" t="inlineStr"/>
+      <c r="G1117" t="inlineStr"/>
+      <c r="H1117" t="inlineStr"/>
+      <c r="I1117" t="inlineStr"/>
+      <c r="J1117" t="inlineStr"/>
+      <c r="K1117" t="inlineStr"/>
+      <c r="L1117" t="inlineStr"/>
+      <c r="M1117" t="inlineStr"/>
+      <c r="N1117" t="inlineStr"/>
+      <c r="O1117" t="inlineStr"/>
+      <c r="P1117" t="inlineStr"/>
+      <c r="Q1117" t="inlineStr"/>
+      <c r="R1117" t="inlineStr"/>
+      <c r="S1117" t="inlineStr"/>
+      <c r="T1117" t="inlineStr"/>
+    </row>
+    <row r="1118">
+      <c r="A1118" t="inlineStr">
+        <is>
+          <t>2026-05-25</t>
+        </is>
+      </c>
+      <c r="B1118" t="inlineStr">
+        <is>
+          <t>1728</t>
+        </is>
+      </c>
+      <c r="C1118" t="inlineStr">
+        <is>
+          <t>103.3</t>
+        </is>
+      </c>
+      <c r="D1118" t="inlineStr">
+        <is>
+          <t>69.6</t>
+        </is>
+      </c>
+      <c r="E1118" t="inlineStr"/>
+      <c r="F1118" t="inlineStr"/>
+      <c r="G1118" t="inlineStr"/>
+      <c r="H1118" t="inlineStr"/>
+      <c r="I1118" t="inlineStr"/>
+      <c r="J1118" t="inlineStr"/>
+      <c r="K1118" t="inlineStr"/>
+      <c r="L1118" t="inlineStr"/>
+      <c r="M1118" t="inlineStr"/>
+      <c r="N1118" t="inlineStr"/>
+      <c r="O1118" t="inlineStr"/>
+      <c r="P1118" t="inlineStr"/>
+      <c r="Q1118" t="inlineStr"/>
+      <c r="R1118" t="inlineStr"/>
+      <c r="S1118" t="inlineStr"/>
+      <c r="T1118" t="inlineStr"/>
+    </row>
+    <row r="1119">
+      <c r="A1119" t="inlineStr">
+        <is>
+          <t>2026-05-26</t>
+        </is>
+      </c>
+      <c r="B1119" t="inlineStr">
+        <is>
+          <t>1640</t>
+        </is>
+      </c>
+      <c r="C1119" t="inlineStr">
+        <is>
+          <t>119.2</t>
+        </is>
+      </c>
+      <c r="D1119" t="inlineStr">
+        <is>
+          <t>68.8</t>
+        </is>
+      </c>
+      <c r="E1119" t="inlineStr"/>
+      <c r="F1119" t="inlineStr"/>
+      <c r="G1119" t="inlineStr"/>
+      <c r="H1119" t="inlineStr"/>
+      <c r="I1119" t="inlineStr"/>
+      <c r="J1119" t="inlineStr"/>
+      <c r="K1119" t="inlineStr"/>
+      <c r="L1119" t="inlineStr"/>
+      <c r="M1119" t="inlineStr"/>
+      <c r="N1119" t="inlineStr"/>
+      <c r="O1119" t="inlineStr"/>
+      <c r="P1119" t="inlineStr"/>
+      <c r="Q1119" t="inlineStr"/>
+      <c r="R1119" t="inlineStr"/>
+      <c r="S1119" t="inlineStr"/>
+      <c r="T1119" t="inlineStr"/>
+    </row>
+    <row r="1120">
+      <c r="A1120" t="inlineStr">
+        <is>
+          <t>2026-05-27</t>
+        </is>
+      </c>
+      <c r="B1120" t="inlineStr">
+        <is>
+          <t>1192</t>
+        </is>
+      </c>
+      <c r="C1120" t="inlineStr">
+        <is>
+          <t>102.4</t>
+        </is>
+      </c>
+      <c r="D1120" t="inlineStr">
+        <is>
+          <t>69.7</t>
+        </is>
+      </c>
+      <c r="E1120" t="inlineStr"/>
+      <c r="F1120" t="inlineStr"/>
+      <c r="G1120" t="inlineStr"/>
+      <c r="H1120" t="inlineStr"/>
+      <c r="I1120" t="inlineStr"/>
+      <c r="J1120" t="inlineStr"/>
+      <c r="K1120" t="inlineStr"/>
+      <c r="L1120" t="inlineStr"/>
+      <c r="M1120" t="inlineStr"/>
+      <c r="N1120" t="inlineStr"/>
+      <c r="O1120" t="inlineStr"/>
+      <c r="P1120" t="inlineStr"/>
+      <c r="Q1120" t="inlineStr"/>
+      <c r="R1120" t="inlineStr"/>
+      <c r="S1120" t="inlineStr"/>
+      <c r="T1120" t="inlineStr"/>
+    </row>
+    <row r="1121">
+      <c r="A1121" t="inlineStr">
+        <is>
+          <t>2026-06-20</t>
+        </is>
+      </c>
+      <c r="B1121" t="inlineStr">
+        <is>
+          <t>1659</t>
+        </is>
+      </c>
+      <c r="C1121" t="inlineStr">
+        <is>
+          <t>122.1</t>
+        </is>
+      </c>
+      <c r="D1121" t="inlineStr">
+        <is>
+          <t>71.8</t>
+        </is>
+      </c>
+      <c r="E1121" t="inlineStr"/>
+      <c r="F1121" t="inlineStr"/>
+      <c r="G1121" t="inlineStr"/>
+      <c r="H1121" t="inlineStr"/>
+      <c r="I1121" t="inlineStr"/>
+      <c r="J1121" t="inlineStr"/>
+      <c r="K1121" t="inlineStr"/>
+      <c r="L1121" t="inlineStr"/>
+      <c r="M1121" t="inlineStr"/>
+      <c r="N1121" t="inlineStr"/>
+      <c r="O1121" t="inlineStr"/>
+      <c r="P1121" t="inlineStr"/>
+      <c r="Q1121" t="inlineStr"/>
+      <c r="R1121" t="inlineStr"/>
+      <c r="S1121" t="inlineStr">
+        <is>
+          <t>back from visiting erkki adn family for over 2 weeks</t>
+        </is>
+      </c>
+      <c r="T1121" t="inlineStr"/>
+    </row>
+    <row r="1122">
+      <c r="A1122" t="inlineStr">
+        <is>
+          <t>2026-06-21</t>
+        </is>
+      </c>
+      <c r="B1122" t="inlineStr">
+        <is>
+          <t>1484</t>
+        </is>
+      </c>
+      <c r="C1122" t="inlineStr">
+        <is>
+          <t>94.3</t>
+        </is>
+      </c>
+      <c r="D1122" t="inlineStr">
+        <is>
+          <t>69.3</t>
+        </is>
+      </c>
+      <c r="E1122" t="inlineStr"/>
+      <c r="F1122" t="inlineStr"/>
+      <c r="G1122" t="inlineStr"/>
+      <c r="H1122" t="inlineStr"/>
+      <c r="I1122" t="inlineStr"/>
+      <c r="J1122" t="inlineStr"/>
+      <c r="K1122" t="inlineStr"/>
+      <c r="L1122" t="inlineStr"/>
+      <c r="M1122" t="inlineStr"/>
+      <c r="N1122" t="inlineStr"/>
+      <c r="O1122" t="inlineStr"/>
+      <c r="P1122" t="inlineStr"/>
+      <c r="Q1122" t="inlineStr"/>
+      <c r="R1122" t="inlineStr"/>
+      <c r="S1122" t="inlineStr"/>
+      <c r="T1122" t="inlineStr"/>
+    </row>
+    <row r="1123">
+      <c r="A1123" t="inlineStr">
+        <is>
+          <t>2026-06-22</t>
+        </is>
+      </c>
+      <c r="B1123" t="inlineStr">
+        <is>
+          <t>1657</t>
+        </is>
+      </c>
+      <c r="C1123" t="inlineStr">
+        <is>
+          <t>105.6</t>
+        </is>
+      </c>
+      <c r="D1123" t="inlineStr">
+        <is>
+          <t>70.2</t>
+        </is>
+      </c>
+      <c r="E1123" t="inlineStr"/>
+      <c r="F1123" t="inlineStr"/>
+      <c r="G1123" t="inlineStr"/>
+      <c r="H1123" t="inlineStr"/>
+      <c r="I1123" t="inlineStr"/>
+      <c r="J1123" t="inlineStr"/>
+      <c r="K1123" t="inlineStr"/>
+      <c r="L1123" t="inlineStr"/>
+      <c r="M1123" t="inlineStr"/>
+      <c r="N1123" t="inlineStr"/>
+      <c r="O1123" t="inlineStr"/>
+      <c r="P1123" t="inlineStr"/>
+      <c r="Q1123" t="inlineStr"/>
+      <c r="R1123" t="inlineStr"/>
+      <c r="S1123" t="inlineStr"/>
+      <c r="T1123" t="inlineStr"/>
+    </row>
+    <row r="1124">
+      <c r="A1124" t="inlineStr">
+        <is>
+          <t>2026-06-23</t>
+        </is>
+      </c>
+      <c r="B1124" t="inlineStr">
+        <is>
+          <t>1794</t>
+        </is>
+      </c>
+      <c r="C1124" t="inlineStr">
+        <is>
+          <t>82</t>
+        </is>
+      </c>
+      <c r="D1124" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E1124" t="inlineStr"/>
+      <c r="F1124" t="inlineStr"/>
+      <c r="G1124" t="inlineStr"/>
+      <c r="H1124" t="inlineStr"/>
+      <c r="I1124" t="inlineStr"/>
+      <c r="J1124" t="inlineStr"/>
+      <c r="K1124" t="inlineStr"/>
+      <c r="L1124" t="inlineStr"/>
+      <c r="M1124" t="inlineStr"/>
+      <c r="N1124" t="inlineStr"/>
+      <c r="O1124" t="inlineStr"/>
+      <c r="P1124" t="inlineStr"/>
+      <c r="Q1124" t="inlineStr"/>
+      <c r="R1124" t="inlineStr"/>
+      <c r="S1124" t="inlineStr"/>
+      <c r="T1124" t="inlineStr"/>
+    </row>
+    <row r="1125">
+      <c r="A1125" t="inlineStr">
+        <is>
+          <t>2026-06-24</t>
+        </is>
+      </c>
+      <c r="B1125" t="inlineStr">
+        <is>
+          <t>1845</t>
+        </is>
+      </c>
+      <c r="C1125" t="inlineStr">
+        <is>
+          <t>137</t>
+        </is>
+      </c>
+      <c r="D1125" t="inlineStr">
+        <is>
+          <t>69.4</t>
+        </is>
+      </c>
+      <c r="E1125" t="inlineStr"/>
+      <c r="F1125" t="inlineStr"/>
+      <c r="G1125" t="inlineStr"/>
+      <c r="H1125" t="inlineStr"/>
+      <c r="I1125" t="inlineStr"/>
+      <c r="J1125" t="inlineStr"/>
+      <c r="K1125" t="inlineStr"/>
+      <c r="L1125" t="inlineStr"/>
+      <c r="M1125" t="inlineStr"/>
+      <c r="N1125" t="inlineStr"/>
+      <c r="O1125" t="inlineStr"/>
+      <c r="P1125" t="inlineStr"/>
+      <c r="Q1125" t="inlineStr"/>
+      <c r="R1125" t="inlineStr"/>
+      <c r="S1125" t="inlineStr"/>
+      <c r="T1125" t="inlineStr"/>
+    </row>
+    <row r="1126">
+      <c r="A1126" t="inlineStr">
+        <is>
+          <t>2026-06-25</t>
+        </is>
+      </c>
+      <c r="B1126" t="inlineStr">
+        <is>
+          <t>1607</t>
+        </is>
+      </c>
+      <c r="C1126" t="inlineStr">
+        <is>
+          <t>169</t>
+        </is>
+      </c>
+      <c r="D1126" t="inlineStr"/>
+      <c r="E1126" t="inlineStr"/>
+      <c r="F1126" t="inlineStr"/>
+      <c r="G1126" t="inlineStr"/>
+      <c r="H1126" t="inlineStr"/>
+      <c r="I1126" t="inlineStr"/>
+      <c r="J1126" t="inlineStr"/>
+      <c r="K1126" t="inlineStr"/>
+      <c r="L1126" t="inlineStr"/>
+      <c r="M1126" t="inlineStr"/>
+      <c r="N1126" t="inlineStr"/>
+      <c r="O1126" t="inlineStr"/>
+      <c r="P1126" t="inlineStr"/>
+      <c r="Q1126" t="inlineStr"/>
+      <c r="R1126" t="inlineStr"/>
+      <c r="S1126" t="inlineStr"/>
+      <c r="T1126" t="inlineStr"/>
+    </row>
+    <row r="1127">
+      <c r="A1127" t="inlineStr">
+        <is>
+          <t>2026-06-26</t>
+        </is>
+      </c>
+      <c r="B1127" t="inlineStr"/>
+      <c r="C1127" t="inlineStr"/>
+      <c r="D1127" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="E1127" t="inlineStr"/>
+      <c r="F1127" t="inlineStr"/>
+      <c r="G1127" t="inlineStr"/>
+      <c r="H1127" t="inlineStr"/>
+      <c r="I1127" t="inlineStr"/>
+      <c r="J1127" t="inlineStr"/>
+      <c r="K1127" t="inlineStr"/>
+      <c r="L1127" t="inlineStr"/>
+      <c r="M1127" t="inlineStr"/>
+      <c r="N1127" t="inlineStr"/>
+      <c r="O1127" t="inlineStr"/>
+      <c r="P1127" t="inlineStr"/>
+      <c r="Q1127" t="inlineStr"/>
+      <c r="R1127" t="inlineStr"/>
+      <c r="S1127" t="inlineStr">
+        <is>
+          <t>2 days straight measured about 4 hours after wakeup</t>
+        </is>
+      </c>
+      <c r="T1127" t="inlineStr"/>
+    </row>
+    <row r="1128">
+      <c r="A1128" t="inlineStr">
+        <is>
+          <t>2026-06-27</t>
+        </is>
+      </c>
+      <c r="B1128" t="inlineStr"/>
+      <c r="C1128" t="inlineStr"/>
+      <c r="D1128" t="inlineStr">
+        <is>
+          <t>68.8</t>
+        </is>
+      </c>
+      <c r="E1128" t="inlineStr"/>
+      <c r="F1128" t="inlineStr"/>
+      <c r="G1128" t="inlineStr"/>
+      <c r="H1128" t="inlineStr"/>
+      <c r="I1128" t="inlineStr"/>
+      <c r="J1128" t="inlineStr"/>
+      <c r="K1128" t="inlineStr"/>
+      <c r="L1128" t="inlineStr"/>
+      <c r="M1128" t="inlineStr"/>
+      <c r="N1128" t="inlineStr"/>
+      <c r="O1128" t="inlineStr"/>
+      <c r="P1128" t="inlineStr"/>
+      <c r="Q1128" t="inlineStr"/>
+      <c r="R1128" t="inlineStr"/>
+      <c r="S1128" t="inlineStr">
+        <is>
+          <t>Weighed a bit later on after coffee. Drank 500cqlories oatmilk tasted so good didn’t want to stop</t>
+        </is>
+      </c>
+      <c r="T1128" t="inlineStr"/>
+    </row>
+    <row r="1129">
+      <c r="A1129" t="inlineStr">
+        <is>
+          <t>2026-06-28</t>
+        </is>
+      </c>
+      <c r="B1129" t="inlineStr"/>
+      <c r="C1129" t="inlineStr"/>
+      <c r="D1129" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E1129" t="inlineStr"/>
+      <c r="F1129" t="inlineStr"/>
+      <c r="G1129" t="inlineStr"/>
+      <c r="H1129" t="inlineStr"/>
+      <c r="I1129" t="inlineStr"/>
+      <c r="J1129" t="inlineStr"/>
+      <c r="K1129" t="inlineStr"/>
+      <c r="L1129" t="inlineStr"/>
+      <c r="M1129" t="inlineStr"/>
+      <c r="N1129" t="inlineStr"/>
+      <c r="O1129" t="inlineStr"/>
+      <c r="P1129" t="inlineStr"/>
+      <c r="Q1129" t="inlineStr"/>
+      <c r="R1129" t="inlineStr"/>
+      <c r="S1129" t="inlineStr">
+        <is>
+          <t>Idk how haven’t even really been eating around 1.6k</t>
+        </is>
+      </c>
+      <c r="T1129" t="inlineStr"/>
+    </row>
+    <row r="1130">
+      <c r="A1130" t="inlineStr">
+        <is>
+          <t>2026-06-29</t>
+        </is>
+      </c>
+      <c r="B1130" t="inlineStr"/>
+      <c r="C1130" t="inlineStr"/>
+      <c r="D1130" t="inlineStr">
+        <is>
+          <t>67.8</t>
+        </is>
+      </c>
+      <c r="E1130" t="inlineStr"/>
+      <c r="F1130" t="inlineStr"/>
+      <c r="G1130" t="inlineStr"/>
+      <c r="H1130" t="inlineStr"/>
+      <c r="I1130" t="inlineStr"/>
+      <c r="J1130" t="inlineStr"/>
+      <c r="K1130" t="inlineStr"/>
+      <c r="L1130" t="inlineStr"/>
+      <c r="M1130" t="inlineStr"/>
+      <c r="N1130" t="inlineStr"/>
+      <c r="O1130" t="inlineStr"/>
+      <c r="P1130" t="inlineStr"/>
+      <c r="Q1130" t="inlineStr"/>
+      <c r="R1130" t="inlineStr"/>
+      <c r="S1130" t="inlineStr">
+        <is>
+          <t>When I wake up in the morning I have 0 apetite I’m full. And I’m not too hungry at night either though I was overeating</t>
+        </is>
+      </c>
+      <c r="T1130" t="inlineStr"/>
+    </row>
+    <row r="1131">
+      <c r="A1131" t="inlineStr">
+        <is>
+          <t>2026-06-30</t>
+        </is>
+      </c>
+      <c r="B1131" t="inlineStr"/>
+      <c r="C1131" t="inlineStr"/>
+      <c r="D1131" t="inlineStr">
+        <is>
+          <t>68.1</t>
+        </is>
+      </c>
+      <c r="E1131" t="inlineStr"/>
+      <c r="F1131" t="inlineStr"/>
+      <c r="G1131" t="inlineStr"/>
+      <c r="H1131" t="inlineStr"/>
+      <c r="I1131" t="inlineStr"/>
+      <c r="J1131" t="inlineStr"/>
+      <c r="K1131" t="inlineStr"/>
+      <c r="L1131" t="inlineStr"/>
+      <c r="M1131" t="inlineStr"/>
+      <c r="N1131" t="inlineStr"/>
+      <c r="O1131" t="inlineStr"/>
+      <c r="P1131" t="inlineStr"/>
+      <c r="Q1131" t="inlineStr"/>
+      <c r="R1131" t="inlineStr"/>
+      <c r="S1131" t="inlineStr"/>
+      <c r="T1131" t="inlineStr"/>
+    </row>
+    <row r="1132">
+      <c r="A1132" t="inlineStr">
+        <is>
+          <t>2026-07-01</t>
+        </is>
+      </c>
+      <c r="B1132" t="inlineStr"/>
+      <c r="C1132" t="inlineStr"/>
+      <c r="D1132" t="inlineStr">
+        <is>
+          <t>69.8</t>
+        </is>
+      </c>
+      <c r="E1132" t="inlineStr"/>
+      <c r="F1132" t="inlineStr"/>
+      <c r="G1132" t="inlineStr"/>
+      <c r="H1132" t="inlineStr"/>
+      <c r="I1132" t="inlineStr"/>
+      <c r="J1132" t="inlineStr"/>
+      <c r="K1132" t="inlineStr"/>
+      <c r="L1132" t="inlineStr"/>
+      <c r="M1132" t="inlineStr"/>
+      <c r="N1132" t="inlineStr"/>
+      <c r="O1132" t="inlineStr"/>
+      <c r="P1132" t="inlineStr"/>
+      <c r="Q1132" t="inlineStr"/>
+      <c r="R1132" t="inlineStr"/>
+      <c r="S1132" t="inlineStr">
+        <is>
+          <t>Crazy since I ate 12 slices bread but that’s within calories</t>
+        </is>
+      </c>
+      <c r="T1132" t="inlineStr"/>
+    </row>
+    <row r="1133">
+      <c r="A1133" t="inlineStr">
+        <is>
+          <t>2026-07-02</t>
+        </is>
+      </c>
+      <c r="B1133" t="inlineStr"/>
+      <c r="C1133" t="inlineStr"/>
+      <c r="D1133" t="inlineStr">
+        <is>
+          <t>69.8</t>
+        </is>
+      </c>
+      <c r="E1133" t="inlineStr"/>
+      <c r="F1133" t="inlineStr"/>
+      <c r="G1133" t="inlineStr"/>
+      <c r="H1133" t="inlineStr"/>
+      <c r="I1133" t="inlineStr"/>
+      <c r="J1133" t="inlineStr"/>
+      <c r="K1133" t="inlineStr"/>
+      <c r="L1133" t="inlineStr"/>
+      <c r="M1133" t="inlineStr"/>
+      <c r="N1133" t="inlineStr"/>
+      <c r="O1133" t="inlineStr"/>
+      <c r="P1133" t="inlineStr"/>
+      <c r="Q1133" t="inlineStr"/>
+      <c r="R1133" t="inlineStr"/>
+      <c r="S1133" t="inlineStr"/>
+      <c r="T1133" t="inlineStr"/>
+    </row>
+    <row r="1134">
+      <c r="A1134" t="inlineStr">
+        <is>
+          <t>2026-07-07</t>
+        </is>
+      </c>
+      <c r="B1134" t="inlineStr"/>
+      <c r="C1134" t="inlineStr"/>
+      <c r="D1134" t="inlineStr">
+        <is>
+          <t>59.3</t>
+        </is>
+      </c>
+      <c r="E1134" t="inlineStr"/>
+      <c r="F1134" t="inlineStr"/>
+      <c r="G1134" t="inlineStr"/>
+      <c r="H1134" t="inlineStr"/>
+      <c r="I1134" t="inlineStr"/>
+      <c r="J1134" t="inlineStr"/>
+      <c r="K1134" t="inlineStr"/>
+      <c r="L1134" t="inlineStr"/>
+      <c r="M1134" t="inlineStr"/>
+      <c r="N1134" t="inlineStr"/>
+      <c r="O1134" t="inlineStr"/>
+      <c r="P1134" t="inlineStr"/>
+      <c r="Q1134" t="inlineStr"/>
+      <c r="R1134" t="inlineStr"/>
+      <c r="S1134" t="inlineStr"/>
+      <c r="T1134" t="inlineStr"/>
+    </row>
+    <row r="1135">
+      <c r="A1135" t="inlineStr">
+        <is>
+          <t>2026-07-08</t>
+        </is>
+      </c>
+      <c r="B1135" t="inlineStr"/>
+      <c r="C1135" t="inlineStr"/>
+      <c r="D1135" t="inlineStr">
+        <is>
+          <t>68</t>
+        </is>
+      </c>
+      <c r="E1135" t="inlineStr"/>
+      <c r="F1135" t="inlineStr"/>
+      <c r="G1135" t="inlineStr"/>
+      <c r="H1135" t="inlineStr"/>
+      <c r="I1135" t="inlineStr"/>
+      <c r="J1135" t="inlineStr"/>
+      <c r="K1135" t="inlineStr"/>
+      <c r="L1135" t="inlineStr"/>
+      <c r="M1135" t="inlineStr"/>
+      <c r="N1135" t="inlineStr"/>
+      <c r="O1135" t="inlineStr"/>
+      <c r="P1135" t="inlineStr"/>
+      <c r="Q1135" t="inlineStr"/>
+      <c r="R1135" t="inlineStr"/>
+      <c r="S1135" t="inlineStr"/>
+      <c r="T1135" t="inlineStr"/>
+    </row>
+    <row r="1136">
+      <c r="A1136" t="inlineStr">
+        <is>
+          <t>2026-07-10</t>
+        </is>
+      </c>
+      <c r="B1136" t="inlineStr"/>
+      <c r="C1136" t="inlineStr"/>
+      <c r="D1136" t="inlineStr">
+        <is>
+          <t>68.6</t>
+        </is>
+      </c>
+      <c r="E1136" t="inlineStr"/>
+      <c r="F1136" t="inlineStr"/>
+      <c r="G1136" t="inlineStr"/>
+      <c r="H1136" t="inlineStr"/>
+      <c r="I1136" t="inlineStr"/>
+      <c r="J1136" t="inlineStr"/>
+      <c r="K1136" t="inlineStr"/>
+      <c r="L1136" t="inlineStr"/>
+      <c r="M1136" t="inlineStr"/>
+      <c r="N1136" t="inlineStr"/>
+      <c r="O1136" t="inlineStr"/>
+      <c r="P1136" t="inlineStr"/>
+      <c r="Q1136" t="inlineStr"/>
+      <c r="R1136" t="inlineStr"/>
+      <c r="S1136" t="inlineStr"/>
+      <c r="T1136" t="inlineStr"/>
+    </row>
+    <row r="1137">
+      <c r="A1137" t="inlineStr">
+        <is>
+          <t>2026-07-11</t>
+        </is>
+      </c>
+      <c r="B1137" t="inlineStr"/>
+      <c r="C1137" t="inlineStr"/>
+      <c r="D1137" t="inlineStr">
+        <is>
+          <t>68.1</t>
+        </is>
+      </c>
+      <c r="E1137" t="inlineStr"/>
+      <c r="F1137" t="inlineStr"/>
+      <c r="G1137" t="inlineStr"/>
+      <c r="H1137" t="inlineStr"/>
+      <c r="I1137" t="inlineStr"/>
+      <c r="J1137" t="inlineStr"/>
+      <c r="K1137" t="inlineStr"/>
+      <c r="L1137" t="inlineStr"/>
+      <c r="M1137" t="inlineStr"/>
+      <c r="N1137" t="inlineStr"/>
+      <c r="O1137" t="inlineStr"/>
+      <c r="P1137" t="inlineStr"/>
+      <c r="Q1137" t="inlineStr"/>
+      <c r="R1137" t="inlineStr"/>
+      <c r="S1137" t="inlineStr"/>
+      <c r="T1137" t="inlineStr"/>
+    </row>
+    <row r="1138">
+      <c r="A1138" t="inlineStr">
+        <is>
+          <t>2026-07-12</t>
+        </is>
+      </c>
+      <c r="B1138" t="inlineStr"/>
+      <c r="C1138" t="inlineStr"/>
+      <c r="D1138" t="inlineStr">
+        <is>
+          <t>67.7</t>
+        </is>
+      </c>
+      <c r="E1138" t="inlineStr"/>
+      <c r="F1138" t="inlineStr"/>
+      <c r="G1138" t="inlineStr"/>
+      <c r="H1138" t="inlineStr"/>
+      <c r="I1138" t="inlineStr"/>
+      <c r="J1138" t="inlineStr"/>
+      <c r="K1138" t="inlineStr"/>
+      <c r="L1138" t="inlineStr"/>
+      <c r="M1138" t="inlineStr"/>
+      <c r="N1138" t="inlineStr"/>
+      <c r="O1138" t="inlineStr"/>
+      <c r="P1138" t="inlineStr"/>
+      <c r="Q1138" t="inlineStr"/>
+      <c r="R1138" t="inlineStr"/>
+      <c r="S1138" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Been having only 2 slices bread and 500g quark. Have to have more quark for protein </t>
+        </is>
+      </c>
+      <c r="T1138" t="inlineStr"/>
+    </row>
+    <row r="1139">
+      <c r="A1139" t="inlineStr">
+        <is>
+          <t>2026-07-13</t>
+        </is>
+      </c>
+      <c r="B1139" t="inlineStr"/>
+      <c r="C1139" t="inlineStr"/>
+      <c r="D1139" t="inlineStr">
+        <is>
+          <t>67.6</t>
+        </is>
+      </c>
+      <c r="E1139" t="inlineStr"/>
+      <c r="F1139" t="inlineStr"/>
+      <c r="G1139" t="inlineStr"/>
+      <c r="H1139" t="inlineStr"/>
+      <c r="I1139" t="inlineStr"/>
+      <c r="J1139" t="inlineStr"/>
+      <c r="K1139" t="inlineStr"/>
+      <c r="L1139" t="inlineStr"/>
+      <c r="M1139" t="inlineStr"/>
+      <c r="N1139" t="inlineStr"/>
+      <c r="O1139" t="inlineStr"/>
+      <c r="P1139" t="inlineStr"/>
+      <c r="Q1139" t="inlineStr"/>
+      <c r="R1139" t="inlineStr"/>
+      <c r="S1139" t="inlineStr"/>
+      <c r="T1139" t="inlineStr"/>
+    </row>
+    <row r="1140">
+      <c r="A1140" t="inlineStr">
+        <is>
+          <t>2026-07-15</t>
+        </is>
+      </c>
+      <c r="B1140" t="inlineStr"/>
+      <c r="C1140" t="inlineStr"/>
+      <c r="D1140" t="inlineStr">
+        <is>
+          <t>69.8</t>
+        </is>
+      </c>
+      <c r="E1140" t="inlineStr"/>
+      <c r="F1140" t="inlineStr"/>
+      <c r="G1140" t="inlineStr"/>
+      <c r="H1140" t="inlineStr"/>
+      <c r="I1140" t="inlineStr"/>
+      <c r="J1140" t="inlineStr"/>
+      <c r="K1140" t="inlineStr"/>
+      <c r="L1140" t="inlineStr"/>
+      <c r="M1140" t="inlineStr"/>
+      <c r="N1140" t="inlineStr"/>
+      <c r="O1140" t="inlineStr"/>
+      <c r="P1140" t="inlineStr"/>
+      <c r="Q1140" t="inlineStr"/>
+      <c r="R1140" t="inlineStr"/>
+      <c r="S1140" t="inlineStr">
+        <is>
+          <t>Idk how ate some Columbus food yesterday 1kg quark with watermelon and banana so that’s probably why. Also had meat 1st time in weeks</t>
+        </is>
+      </c>
+      <c r="T1140" t="inlineStr"/>
+    </row>
+    <row r="1141">
+      <c r="A1141" t="inlineStr">
+        <is>
+          <t>2026-07-16</t>
+        </is>
+      </c>
+      <c r="B1141" t="inlineStr"/>
+      <c r="C1141" t="inlineStr"/>
+      <c r="D1141" t="inlineStr">
+        <is>
+          <t>68.5</t>
+        </is>
+      </c>
+      <c r="E1141" t="inlineStr"/>
+      <c r="F1141" t="inlineStr"/>
+      <c r="G1141" t="inlineStr"/>
+      <c r="H1141" t="inlineStr"/>
+      <c r="I1141" t="inlineStr"/>
+      <c r="J1141" t="inlineStr"/>
+      <c r="K1141" t="inlineStr"/>
+      <c r="L1141" t="inlineStr"/>
+      <c r="M1141" t="inlineStr"/>
+      <c r="N1141" t="inlineStr"/>
+      <c r="O1141" t="inlineStr"/>
+      <c r="P1141" t="inlineStr"/>
+      <c r="Q1141" t="inlineStr"/>
+      <c r="R1141" t="inlineStr"/>
+      <c r="S1141" t="inlineStr">
+        <is>
+          <t>Been having pork not worth it</t>
+        </is>
+      </c>
+      <c r="T1141" t="inlineStr"/>
+    </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>